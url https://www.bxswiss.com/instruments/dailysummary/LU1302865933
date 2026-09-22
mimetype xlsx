--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cfae2d581547a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9ea773d18c4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d411661b4e4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10165498c52d4700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82c1766a7144bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d411661b4e4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaff2500672d4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10165498c52d4700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.459,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.496,500</x:t>
-[...274 lines deleted...]
-          <x:t>2.436,000</x:t>
+          <x:t>2.469,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.453,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.446,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.446,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.438,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2.473,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.441,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>