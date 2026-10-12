--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9ea773d18c4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8af44430674a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10165498c52d4700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcc5f04f3b841f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaff2500672d4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10165498c52d4700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c65ca0020648ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcc5f04f3b841f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.397,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.420,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.426,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.457,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.464,000</x:t>
-[...220 lines deleted...]
-          <x:t>2.439,000</x:t>
+          <x:t>2.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.421,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.452,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>2.385,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.448,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>