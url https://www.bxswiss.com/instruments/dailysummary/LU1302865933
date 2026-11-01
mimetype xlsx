--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8af44430674a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64da14cb7e80417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcc5f04f3b841f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca775e952e0a44a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c65ca0020648ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcc5f04f3b841f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4134f9872e004b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca775e952e0a44a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2.371,500</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.420,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.385,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>2.403,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.420,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2.404,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.426,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.421,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.434,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.448,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.446,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.458,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.481,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.433,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.442,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.441,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.453,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.416,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2.448,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.418,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>