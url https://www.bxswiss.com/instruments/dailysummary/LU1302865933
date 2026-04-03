--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6a6d108536443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690354121145449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8422c52dd893435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40af477aaae74a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2893f086f0cb42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8422c52dd893435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eebb2c5d0074a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40af477aaae74a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.310,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.326,000</x:t>
-[...58 lines deleted...]
-          <x:t>2.318,500</x:t>
+          <x:t>2.331,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.336,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.368,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.342,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.350,500</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2.345,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2.370,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.346,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.370,500</x:t>
-[...97 lines deleted...]
-          <x:t>2.364,000</x:t>
+          <x:t>2.307,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.315,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.287,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.287,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.310,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.331,500</x:t>
-[...205 lines deleted...]
-          <x:t>2.323,500</x:t>
+          <x:t>2.314,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.285,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.285,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.287,000</x:t>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.277,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>