--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690354121145449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44a6bc1fee343ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40af477aaae74a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9163defcd78d43da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eebb2c5d0074a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40af477aaae74a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a167543d8754d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9163defcd78d43da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2.379,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.273,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.277,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.295,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.318,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.269,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.294,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.334,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.374,000</x:t>
-[...11 lines deleted...]
-          <x:t>2.371,500</x:t>
+          <x:t>2.294,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.347,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.382,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.357,500</x:t>
-[...11 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2.390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.368,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.369,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2.386,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.388,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.363,500</x:t>
+          <x:t>2.369,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.380,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2.240,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>