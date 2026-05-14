--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44a6bc1fee343ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf687a2d44db4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9163defcd78d43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d0dfef1cd04837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a167543d8754d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9163defcd78d43da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119deb55bd4f4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d0dfef1cd04837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2.248,000</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.257,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.227,000</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>2.269,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.294,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.334,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.294,500</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.380,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.388,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.377,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.368,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.347,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.419,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.424,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>