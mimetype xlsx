--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf687a2d44db4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a930af888184345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d0dfef1cd04837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d7c7bbf20a4e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119deb55bd4f4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d0dfef1cd04837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a69945bef04758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d7c7bbf20a4e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2.339,500</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.347,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.337,500</x:t>
-[...21 lines deleted...]
-          <x:t>2.363,500</x:t>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.354,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.360,500</x:t>
-[...21 lines deleted...]
-          <x:t>2.353,500</x:t>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.380,500</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>2.370,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>