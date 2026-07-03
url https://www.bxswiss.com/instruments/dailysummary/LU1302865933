--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a930af888184345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9af7185253f4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d7c7bbf20a4e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcb4f2479804727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a69945bef04758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d7c7bbf20a4e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd671e9a942834326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcb4f2479804727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2.353,500</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.354,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2.378,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.364,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.397,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.360,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.370,500</x:t>
-[...48 lines deleted...]
-          <x:t>2.335,500</x:t>
+          <x:t>2.361,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.342,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2.386,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.372,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.378,500</x:t>
-[...38 lines deleted...]
-          <x:t>2.388,000</x:t>
+          <x:t>2.355,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.401,000</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>2.380,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>