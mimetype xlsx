--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9af7185253f4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793791c082a64901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcb4f2479804727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3161bd7b5e44eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd671e9a942834326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcb4f2479804727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0f294c335a42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3161bd7b5e44eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.340,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.332,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.418,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.418,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.416,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.399,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.399,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.410,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.411,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.388,500</x:t>
-[...26 lines deleted...]
-          <x:t>2.395,500</x:t>
+          <x:t>2.392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.407,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2.385,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.394,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.382,500</x:t>
-[...308 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>2.403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.367,500</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>2.401,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>