--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793791c082a64901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce1b2c78de74868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3161bd7b5e44eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46fd0d675aa4752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0f294c335a42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3161bd7b5e44eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c8944465734c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46fd0d675aa4752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.409,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.374,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.367,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2.332,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.343,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.335,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.341,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.327,500</x:t>
-[...70 lines deleted...]
-          <x:t>2.312,500</x:t>
+          <x:t>2.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.350,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.311,500</x:t>
-[...48 lines deleted...]
-          <x:t>2.372,500</x:t>
+          <x:t>2.365,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.355,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.372,500</x:t>
-[...11 lines deleted...]
-          <x:t>2.363,500</x:t>
+          <x:t>2.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.394,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.416,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.363,500</x:t>
-[...382 lines deleted...]
-          <x:t>2.367,500</x:t>
+          <x:t>2.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.448,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.501,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>