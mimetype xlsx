--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce1b2c78de74868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cfae2d581547a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46fd0d675aa4752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d411661b4e4b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c8944465734c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46fd0d675aa4752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82c1766a7144bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d411661b4e4b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LongRun Equity Fund SICAV USD CIAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302865933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.416,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.449,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.415,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.448,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.496,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.499,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.493,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.495,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.475,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.436,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.433,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.463,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>