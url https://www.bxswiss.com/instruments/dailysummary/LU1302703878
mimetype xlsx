--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7215adf98e214825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbafd3ba0c548fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6493c4d7e8224b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbf18c237834c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e7a1b5efc34241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6493c4d7e8224b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4818c18251464750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbf18c237834c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>