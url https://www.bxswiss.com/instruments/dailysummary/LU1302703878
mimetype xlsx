--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbafd3ba0c548fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0945fff199fb439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbf18c237834c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076600c93f144862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4818c18251464750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbf18c237834c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re026070c67eb4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076600c93f144862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>