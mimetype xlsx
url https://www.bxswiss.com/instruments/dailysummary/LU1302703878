--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0945fff199fb439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ceeffc527042c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076600c93f144862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cc4c637dd24e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re026070c67eb4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076600c93f144862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d28a22db14445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cc4c637dd24e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>