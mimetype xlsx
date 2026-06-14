--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ceeffc527042c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393ea55ad4c4999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cc4c637dd24e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a06704563db460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d28a22db14445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cc4c637dd24e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39030cca7f04e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a06704563db460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>