--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393ea55ad4c4999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94045902b08483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a06704563db460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3549c129fa584d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39030cca7f04e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a06704563db460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9052fd5f97b84a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3549c129fa584d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>