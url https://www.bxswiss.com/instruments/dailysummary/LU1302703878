--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94045902b08483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adf72aeb5c34063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3549c129fa584d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f446862f09248f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9052fd5f97b84a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3549c129fa584d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bec381e92fb4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f446862f09248f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>272,003</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>