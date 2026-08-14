--- v11 (2026-07-24)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adf72aeb5c34063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7536ca05ceb049bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f446862f09248f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388d043de02542d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bec381e92fb4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f446862f09248f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc939d1cf4e6c433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388d043de02542d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>266,150</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>269,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>264,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>267,277</x:t>
-[...539 lines deleted...]
-          <x:t>269,575</x:t>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>