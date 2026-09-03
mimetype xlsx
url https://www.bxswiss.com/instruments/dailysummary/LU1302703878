--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7536ca05ceb049bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca105edccf1d4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388d043de02542d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905cc6e697cd4f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc939d1cf4e6c433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388d043de02542d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871dc41aff734e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905cc6e697cd4f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>