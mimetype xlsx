--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca105edccf1d4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2153e6fdae7746b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905cc6e697cd4f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb0708acd1c40f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871dc41aff734e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905cc6e697cd4f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd073f572534b460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb0708acd1c40f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>