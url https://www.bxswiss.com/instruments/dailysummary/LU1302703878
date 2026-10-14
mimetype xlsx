--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2153e6fdae7746b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2d023581ce4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb0708acd1c40f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df3ae05b1384bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd073f572534b460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb0708acd1c40f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6c0f96e20e401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df3ae05b1384bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>275,750</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>277,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>276,857</x:t>
-[...38 lines deleted...]
-          <x:t>277,975</x:t>
+          <x:t>276,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,818</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>279,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>