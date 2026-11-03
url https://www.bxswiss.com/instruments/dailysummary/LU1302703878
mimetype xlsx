--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2d023581ce4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425befd969a04a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df3ae05b1384bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82590a813ada4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6c0f96e20e401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df3ae05b1384bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf043914cf69d4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82590a813ada4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1302703878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>