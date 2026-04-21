--- v2 (2026-03-19)
+++ v3 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c5a6df1c954bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a296a68ea194fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998384a575d24291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1188c54a8741ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebe240704f045a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998384a575d24291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0351103a4d4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1188c54a8741ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,667</x:t>
-[...286 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>115,669</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>114,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>