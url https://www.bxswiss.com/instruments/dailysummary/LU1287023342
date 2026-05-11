--- v3 (2026-04-21)
+++ v4 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a296a68ea194fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3284fc6cdcb546f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1188c54a8741ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c751efb5fc64202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0351103a4d4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1188c54a8741ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594f230d5d154b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c751efb5fc64202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>