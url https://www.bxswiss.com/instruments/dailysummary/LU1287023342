--- v4 (2026-05-11)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3284fc6cdcb546f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6c40fce3e44600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c751efb5fc64202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e34781bcf24221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594f230d5d154b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c751efb5fc64202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d67f3b20cf4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e34781bcf24221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>115,613</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>115,489</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>