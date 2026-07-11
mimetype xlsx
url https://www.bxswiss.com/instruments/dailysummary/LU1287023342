--- v5 (2026-05-31)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6c40fce3e44600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc295b4e375f4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e34781bcf24221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dbdcb0b0d7408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d67f3b20cf4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e34781bcf24221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46969c59fe6423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dbdcb0b0d7408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>115,250</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>