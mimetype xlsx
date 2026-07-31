--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc295b4e375f4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aac223e743a4849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dbdcb0b0d7408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0327fa156904d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46969c59fe6423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dbdcb0b0d7408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2fae2c551340e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0327fa156904d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>116,314</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,884</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>116,599</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>116,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>