--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aac223e743a4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d7b012fc86443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0327fa156904d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a561cd2a03f4c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2fae2c551340e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0327fa156904d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26021127362b47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a561cd2a03f4c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>115,727</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>116,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,352</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,793</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>