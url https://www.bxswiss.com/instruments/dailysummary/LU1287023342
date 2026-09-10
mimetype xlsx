--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d7b012fc86443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f6f6633401463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a561cd2a03f4c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b11dbf16974be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26021127362b47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a561cd2a03f4c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6440a4e00b1c485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b11dbf16974be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>116,352</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,266</x:t>
-[...490 lines deleted...]
-          <x:t>116,490</x:t>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>