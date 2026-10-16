--- v9 (2026-09-10)
+++ v10 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f6f6633401463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5b5290e2774e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b11dbf16974be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18f69058c264aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6440a4e00b1c485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b11dbf16974be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e093b719f3d45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18f69058c264aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...441 lines deleted...]
-          <x:t>117,025</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,835</x:t>
-[...33 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>116,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>