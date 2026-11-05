--- v10 (2026-10-16)
+++ v11 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5b5290e2774e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f78ce54c474e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18f69058c264aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35f51c2cda047ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e093b719f3d45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18f69058c264aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2903d3f6e8684430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35f51c2cda047ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>