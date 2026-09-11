--- v10 (2026-08-21)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee1ac7d6f0c4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0195f57be949cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a96a9b772348c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5742a145144e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386e08815cec4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a96a9b772348c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8816196663740cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5742a145144e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>