--- v11 (2026-09-11)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0195f57be949cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad97c5e1b384b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5742a145144e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7085dcaeb0420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8816196663740cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5742a145144e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588f876549784184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7085dcaeb0420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...620 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,300</x:t>
-[...9 lines deleted...]
-          <x:t>165,090</x:t>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>