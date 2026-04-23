--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686d0209917748e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393e13f7fb994bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra667f14367b14995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92b4046d2b54299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa98d23f4a7141da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra667f14367b14995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c92d91c9d24ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92b4046d2b54299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>173,711</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>