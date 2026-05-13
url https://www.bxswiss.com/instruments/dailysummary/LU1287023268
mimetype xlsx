--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393e13f7fb994bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b1eb9b518b4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92b4046d2b54299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e24a9571ad54781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c92d91c9d24ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92b4046d2b54299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c12c3712c34db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e24a9571ad54781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>171,395</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,563</x:t>
-[...225 lines deleted...]
-          <x:t>174,905</x:t>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>