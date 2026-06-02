--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b1eb9b518b4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748e1b8d34df4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e24a9571ad54781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e20a0fc34c74996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c12c3712c34db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e24a9571ad54781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e92c3e72b91473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e20a0fc34c74996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>174,502</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>173,025</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>172,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>173,027</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>