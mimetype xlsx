--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748e1b8d34df4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609176ec5f3e41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e20a0fc34c74996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a113cf2a820463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e92c3e72b91473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e20a0fc34c74996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b80773dda2f449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a113cf2a820463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>