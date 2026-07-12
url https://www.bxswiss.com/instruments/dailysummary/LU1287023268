--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609176ec5f3e41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5680231ec94e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a113cf2a820463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6615cdec634c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b80773dda2f449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a113cf2a820463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19978c8d5ee4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6615cdec634c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>