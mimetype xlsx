--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5680231ec94e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96d84250b8b4738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6615cdec634c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcad7024f2a49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19978c8d5ee4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6615cdec634c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613daa01949344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcad7024f2a49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>