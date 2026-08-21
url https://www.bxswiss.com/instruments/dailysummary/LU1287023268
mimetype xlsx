--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96d84250b8b4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee1ac7d6f0c4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcad7024f2a49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a96a9b772348c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613daa01949344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcad7024f2a49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386e08815cec4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a96a9b772348c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 15+Y   UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>