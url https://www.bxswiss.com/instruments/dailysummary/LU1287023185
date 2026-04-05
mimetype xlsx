--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd039fb3ed4bd406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d16af72b8f4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a693db6d404c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ca16ba13f44d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2689fe9c2c4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a693db6d404c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5ef0b2902e4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ca16ba13f44d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>170,606</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.02.2026</x:t>
-[...370 lines deleted...]
-          <x:t>172,601</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>