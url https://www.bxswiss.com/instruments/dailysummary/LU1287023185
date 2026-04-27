--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d16af72b8f4fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132eadbd39724322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ca16ba13f44d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476735120ab543c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5ef0b2902e4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ca16ba13f44d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4462a5df962f480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476735120ab543c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>