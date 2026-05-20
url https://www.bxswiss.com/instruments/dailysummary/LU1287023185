--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132eadbd39724322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adae341edf344a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476735120ab543c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb809901d5134ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4462a5df962f480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476735120ab543c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d69746ca124447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb809901d5134ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>