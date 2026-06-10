--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adae341edf344a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7894a4b660584f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb809901d5134ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd08161e1dce49ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d69746ca124447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb809901d5134ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7106b25518564fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd08161e1dce49ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>