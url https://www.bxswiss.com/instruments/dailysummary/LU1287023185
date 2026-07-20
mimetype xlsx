--- v6 (2026-06-10)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7894a4b660584f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7bedf666bb410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd08161e1dce49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf521e40ade42ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7106b25518564fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd08161e1dce49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0893fe041834d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf521e40ade42ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>169,193</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>