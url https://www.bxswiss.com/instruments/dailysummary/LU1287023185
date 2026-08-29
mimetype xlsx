--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7bedf666bb410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb376654054db4da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf521e40ade42ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f68c9abd0e482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0893fe041834d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf521e40ade42ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09688ab2a61f4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f68c9abd0e482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...485 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,186</x:t>
-[...90 lines deleted...]
-          <x:t>168,663</x:t>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>