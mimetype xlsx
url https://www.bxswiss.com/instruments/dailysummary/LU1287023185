--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb376654054db4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540f52791aed4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f68c9abd0e482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425a83e14c954361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09688ab2a61f4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f68c9abd0e482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f314ef323442fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425a83e14c954361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>