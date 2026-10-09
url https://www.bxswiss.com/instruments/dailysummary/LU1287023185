--- v9 (2026-09-18)
+++ v10 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540f52791aed4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c3de13af54944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425a83e14c954361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b500952a374e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f314ef323442fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425a83e14c954361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc28f52e7b0b4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b500952a374e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>