--- v10 (2026-10-09)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c3de13af54944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd572308edbfe4b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b500952a374e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e4209db02a44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc28f52e7b0b4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b500952a374e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b3128e74734ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e4209db02a44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 7-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>