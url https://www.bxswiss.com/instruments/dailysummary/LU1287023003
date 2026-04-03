--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70592197e8dd4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb891112d3e644776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e68ba3f80a4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e6be2f4a7c446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93ad3bb789643df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e68ba3f80a4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb228dd22a584d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e6be2f4a7c446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>