--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb891112d3e644776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2c4e2298c142e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e6be2f4a7c446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbf14eb8f1047a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb228dd22a584d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e6be2f4a7c446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac02c15b24104c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbf14eb8f1047a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>159,685</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,685</x:t>
-[...382 lines deleted...]
-          <x:t>159,322</x:t>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>