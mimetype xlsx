--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2c4e2298c142e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd760b0fe2acf4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbf14eb8f1047a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39976eb21dbb4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac02c15b24104c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbf14eb8f1047a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7495786b5ad43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39976eb21dbb4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>