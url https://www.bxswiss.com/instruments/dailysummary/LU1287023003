--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd760b0fe2acf4417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7190c26637eb4e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39976eb21dbb4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444c6f74295f4aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7495786b5ad43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39976eb21dbb4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086dc5d0e7ab460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444c6f74295f4aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>159,759</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,921</x:t>
-[...468 lines deleted...]
-          <x:t>159,384</x:t>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>