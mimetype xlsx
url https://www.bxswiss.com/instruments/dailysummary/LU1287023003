--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7190c26637eb4e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72763427c6c466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444c6f74295f4aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8975a5a0ef504722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086dc5d0e7ab460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444c6f74295f4aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d60a7f579ad4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8975a5a0ef504722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>