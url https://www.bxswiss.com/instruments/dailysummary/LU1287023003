--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72763427c6c466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bce919049642da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8975a5a0ef504722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aef875a926454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d60a7f579ad4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8975a5a0ef504722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa892372a154629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aef875a926454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>