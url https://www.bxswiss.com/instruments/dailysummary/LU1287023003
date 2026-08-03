--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bce919049642da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277cb34286014e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aef875a926454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4369ba2d5354376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa892372a154629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aef875a926454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d4a746e6b54745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4369ba2d5354376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>161,122</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,516</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>