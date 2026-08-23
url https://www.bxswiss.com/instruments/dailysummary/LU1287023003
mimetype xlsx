--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277cb34286014e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523e987eca774ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4369ba2d5354376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fef1b98837c4993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d4a746e6b54745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4369ba2d5354376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e0ecd13e4840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fef1b98837c4993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>160,257</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,134</x:t>
-[...436 lines deleted...]
-          <x:t>159,520</x:t>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>