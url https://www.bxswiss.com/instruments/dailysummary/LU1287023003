--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523e987eca774ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redece7865ea24517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fef1b98837c4993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3659884649754a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e0ecd13e4840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fef1b98837c4993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011d96f857ed46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3659884649754a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>