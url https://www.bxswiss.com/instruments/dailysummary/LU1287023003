--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redece7865ea24517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530011232835406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3659884649754a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed81d1ba204316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011d96f857ed46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3659884649754a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd265fbb520437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed81d1ba204316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>