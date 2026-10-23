--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530011232835406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e633c05ff146bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed81d1ba204316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334e1a7867bd49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd265fbb520437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed81d1ba204316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcecf031ab241bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334e1a7867bd49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Government Bond 5-7Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1287023003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>