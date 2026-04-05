--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753b32bd26a74c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87370a6f93945bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037500dd7cb6427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ed6fd4000b4a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ccb5e0f4a84e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037500dd7cb6427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faf5a1d1765404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ed6fd4000b4a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>74,857</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>