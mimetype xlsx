--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87370a6f93945bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997e592ad57744b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ed6fd4000b4a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695fc677f5c345ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faf5a1d1765404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ed6fd4000b4a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bb28b992974b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695fc677f5c345ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>74,569</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,190</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>73,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>