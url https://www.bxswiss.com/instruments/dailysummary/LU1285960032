--- v4 (2026-04-25)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997e592ad57744b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae511c1df1a84726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695fc677f5c345ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc1612a556444e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bb28b992974b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695fc677f5c345ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaccca3cc45b43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc1612a556444e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>73,150</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>73,439</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,852</x:t>
-[...80 lines deleted...]
-          <x:t>74,277</x:t>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,004</x:t>
-[...161 lines deleted...]
-          <x:t>73,971</x:t>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>