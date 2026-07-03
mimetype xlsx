--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae511c1df1a84726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3f050f72ae4e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc1612a556444e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e1156e85e4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaccca3cc45b43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc1612a556444e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8d0b88869142c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e1156e85e4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,020</x:t>
-[...259 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,913</x:t>
-[...166 lines deleted...]
-          <x:t>73,658</x:t>
+          <x:t>73,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>73,509</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>