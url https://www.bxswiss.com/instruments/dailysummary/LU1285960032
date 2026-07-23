--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3f050f72ae4e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405e56b1955c4f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e1156e85e4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c78531b61314368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8d0b88869142c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e1156e85e4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6484d393e8462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c78531b61314368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>73,658</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,264</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>