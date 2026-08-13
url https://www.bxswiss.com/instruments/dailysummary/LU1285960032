--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405e56b1955c4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45bc2bc417549e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c78531b61314368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc13fd963af4845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6484d393e8462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c78531b61314368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb166d12810f4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc13fd963af4845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>73,996</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,896</x:t>
-[...6 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,303</x:t>
-[...576 lines deleted...]
-          <x:t>72,639</x:t>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>