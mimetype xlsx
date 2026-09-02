--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45bc2bc417549e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree69e0727882463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc13fd963af4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac873197936249d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb166d12810f4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc13fd963af4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7786cfb42577407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac873197936249d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>73,650</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,286</x:t>
-[...92 lines deleted...]
-          <x:t>72,755</x:t>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,317</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,128</x:t>
-[...333 lines deleted...]
-          <x:t>72,965</x:t>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>