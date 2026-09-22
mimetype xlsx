--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree69e0727882463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f03d4bd3294760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac873197936249d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633031ebcfeb4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7786cfb42577407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac873197936249d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ebe6b62cbd44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633031ebcfeb4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>72,728</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>72,524</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,165</x:t>
-[...70 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,699</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>72,801</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>