--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f03d4bd3294760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be32a3ead174360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633031ebcfeb4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc30a00ee75446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ebe6b62cbd44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633031ebcfeb4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c3096c9e724a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc30a00ee75446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>