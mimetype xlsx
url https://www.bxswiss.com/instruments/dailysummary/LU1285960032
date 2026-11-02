--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be32a3ead174360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416589788a564a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc30a00ee75446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab6134c186c4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c3096c9e724a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc30a00ee75446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503f1c5ea8e848af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab6134c186c4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285960032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,461</x:t>
-[...48 lines deleted...]
-          <x:t>71,821</x:t>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>71,088</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>