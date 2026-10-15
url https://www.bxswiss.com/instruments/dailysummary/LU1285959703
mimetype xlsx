--- v12 (2026-09-09)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd407c645385042ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8994f8e78b4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766e4c1cb4b041d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04544675589a48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619a96bd2ed842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766e4c1cb4b041d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf758dbdef970424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04544675589a48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,797</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>75,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,505</x:t>
-[...166 lines deleted...]
-          <x:t>75,642</x:t>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>