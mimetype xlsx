--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8994f8e78b4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8d7eab463d404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04544675589a48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1748a227ae4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf758dbdef970424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04544675589a48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa7775aabba4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1748a227ae4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>76,280</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>76,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>