--- v4 (2026-03-14)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7381e908f04293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2809c28eb3244f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce44f1d9f3a435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b09462e875446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc345dd6fe1a041ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce44f1d9f3a435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a2dd6463da49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b09462e875446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>73,273</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,255</x:t>
-[...178 lines deleted...]
-          <x:t>73,729</x:t>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,629</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>74,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>73,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>