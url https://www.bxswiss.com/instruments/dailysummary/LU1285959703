--- v5 (2026-04-14)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2809c28eb3244f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe29cf0c2eda46ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b09462e875446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5775e0de2c4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a2dd6463da49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b09462e875446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8170cd6a67f8450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5775e0de2c4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>73,139</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>74,751</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,399</x:t>
-[...16 lines deleted...]
-          <x:t>74,737</x:t>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,468</x:t>
-[...53 lines deleted...]
-          <x:t>73,880</x:t>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>