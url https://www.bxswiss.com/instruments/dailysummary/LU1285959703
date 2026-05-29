--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe29cf0c2eda46ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73cf5ed898084d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5775e0de2c4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb247c5520d94a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8170cd6a67f8450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5775e0de2c4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bb64b8c5b64ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb247c5520d94a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>74,259</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>74,274</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,417</x:t>
-[...139 lines deleted...]
-          <x:t>73,510</x:t>
+          <x:t>73,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>