--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73cf5ed898084d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83058bcf2bb64aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb247c5520d94a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4947f2824f463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bb64b8c5b64ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb247c5520d94a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa18be676c2a4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4947f2824f463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>74,274</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,417</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>73,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>