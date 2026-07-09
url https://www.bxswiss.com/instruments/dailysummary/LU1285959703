--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83058bcf2bb64aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84883b807c847e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4947f2824f463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddf9149fc174483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa18be676c2a4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4947f2824f463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47839f7c1ba4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddf9149fc174483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>