--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84883b807c847e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad5e43f70e4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddf9149fc174483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f74eb9485c4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47839f7c1ba4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddf9149fc174483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda83405c2a74a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f74eb9485c4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>76,513</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,347</x:t>
-[...328 lines deleted...]
-          <x:t>76,142</x:t>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>