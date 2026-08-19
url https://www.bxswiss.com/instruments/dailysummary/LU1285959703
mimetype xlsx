--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad5e43f70e4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2c959bf19448a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f74eb9485c4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a45d096e313498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda83405c2a74a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f74eb9485c4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc9d057ee6246ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a45d096e313498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>76,082</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>76,757</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>