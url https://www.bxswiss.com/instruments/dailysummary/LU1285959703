--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2c959bf19448a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd407c645385042ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a45d096e313498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766e4c1cb4b041d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc9d057ee6246ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a45d096e313498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619a96bd2ed842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766e4c1cb4b041d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi USD Corporate Bond Climate Paris Aligned UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1285959703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,378</x:t>
-[...80 lines deleted...]
-          <x:t>76,565</x:t>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,151</x:t>
-[...485 lines deleted...]
-          <x:t>75,852</x:t>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>