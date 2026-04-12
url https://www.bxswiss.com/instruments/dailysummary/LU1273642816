--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3cae806d7f04441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be3beb515a547ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b11fb2fd12d4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700ef48f9a174f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b3becb18194a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b11fb2fd12d4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41311445a3474af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700ef48f9a174f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>