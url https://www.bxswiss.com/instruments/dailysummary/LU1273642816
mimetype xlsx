--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be3beb515a547ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba77592cc5449b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700ef48f9a174f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3c6a9887d44af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41311445a3474af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700ef48f9a174f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f344d32af54f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3c6a9887d44af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>