--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba77592cc5449b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fc16fe39834dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3c6a9887d44af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbf28ed23174090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f344d32af54f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3c6a9887d44af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117fadf587a342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbf28ed23174090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,203</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,018</x:t>
-[...252 lines deleted...]
-          <x:t>28,057</x:t>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>