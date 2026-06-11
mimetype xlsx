--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fc16fe39834dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f1ab4804b64acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbf28ed23174090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6876198b9d05430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117fadf587a342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbf28ed23174090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857422f703554fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6876198b9d05430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>