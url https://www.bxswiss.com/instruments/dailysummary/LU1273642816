--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f1ab4804b64acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c97849a8db47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6876198b9d05430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd454258605d4484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857422f703554fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6876198b9d05430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078581b9e8784669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd454258605d4484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>29,880</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,918</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>29,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>29,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>