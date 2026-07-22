--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c97849a8db47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456861cadb704c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd454258605d4484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16c2f0c4c7b4b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078581b9e8784669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd454258605d4484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce0bd3f1374107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16c2f0c4c7b4b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>30,316</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,117</x:t>
-[...566 lines deleted...]
-          <x:t>30,410</x:t>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>