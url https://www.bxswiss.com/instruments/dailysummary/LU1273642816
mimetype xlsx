--- v10 (2026-07-22)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456861cadb704c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd531c7b7f847c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16c2f0c4c7b4b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b46b6a7b1640b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce0bd3f1374107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16c2f0c4c7b4b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae52bbd81fdc4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b46b6a7b1640b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>30,335</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>29,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>