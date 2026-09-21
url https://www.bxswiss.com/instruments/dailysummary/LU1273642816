--- v11 (2026-08-12)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd531c7b7f847c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66d95a37bb94959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b46b6a7b1640b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711f177730a449eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae52bbd81fdc4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b46b6a7b1640b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b2759fa5ab4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711f177730a449eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>29,752</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,705</x:t>
-[...426 lines deleted...]
-          <x:t>30,770</x:t>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,611</x:t>
-[...107 lines deleted...]
-          <x:t>30,940</x:t>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>