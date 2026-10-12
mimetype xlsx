--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66d95a37bb94959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf983cbf2e4c4f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711f177730a449eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda164cf85c94cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b2759fa5ab4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711f177730a449eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ba462ca09b4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda164cf85c94cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>29,793</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,968</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>30,176</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,121</x:t>
-[...215 lines deleted...]
-          <x:t>29,413</x:t>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>