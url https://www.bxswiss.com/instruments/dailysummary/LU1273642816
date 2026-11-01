--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf983cbf2e4c4f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae525970d07458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda164cf85c94cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a103f526844037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ba462ca09b4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda164cf85c94cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587950f1857c4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a103f526844037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273642816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>29,530</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,484</x:t>
-[...458 lines deleted...]
-          <x:t>29,115</x:t>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>