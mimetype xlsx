--- v12 (2026-08-30)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423894c2fcc84f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcd2536897a4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528bb92eb0b44776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d7cafccacb4377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bda11a9680c418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528bb92eb0b44776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df3602a6074ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d7cafccacb4377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,525</x:t>
-[...97 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>40,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,459</x:t>
-[...414 lines deleted...]
-          <x:t>43,399</x:t>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>