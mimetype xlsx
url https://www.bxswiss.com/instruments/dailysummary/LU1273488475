--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcd2536897a4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529db4ffe0b54fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d7cafccacb4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aebaad3300a4ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df3602a6074ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d7cafccacb4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10c55b73e35418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aebaad3300a4ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>42,213</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,149</x:t>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>30.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,823</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>42,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>