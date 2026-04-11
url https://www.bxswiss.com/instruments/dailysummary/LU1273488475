--- v5 (2026-03-14)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd8c7bd0aca4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0d6e1c4f944a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1ced6007404830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cac68e554694952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6968a37c7f7477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1ced6007404830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773b2cf3568f4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cac68e554694952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>