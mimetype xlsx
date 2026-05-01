--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0d6e1c4f944a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f6b818b71749da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cac68e554694952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf917dcd74512469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773b2cf3568f4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cac68e554694952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9802457c5ece490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf917dcd74512469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>