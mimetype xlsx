--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f6b818b71749da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfae4a16a5d4817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf917dcd74512469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf58d8f072e9479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9802457c5ece490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf917dcd74512469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff780c6cac04085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf58d8f072e9479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>37,275</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,092</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>37,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>