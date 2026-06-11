--- v8 (2026-05-21)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfae4a16a5d4817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8621a502eeac40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf58d8f072e9479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0c5d434c6d44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff780c6cac04085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf58d8f072e9479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abbd391dbe94991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0c5d434c6d44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>