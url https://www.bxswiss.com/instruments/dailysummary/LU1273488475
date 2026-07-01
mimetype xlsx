--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8621a502eeac40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5744ac46414c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0c5d434c6d44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6023e634464b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abbd391dbe94991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0c5d434c6d44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc3be581c464595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6023e634464b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>