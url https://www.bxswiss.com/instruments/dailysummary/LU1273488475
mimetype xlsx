--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5744ac46414c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1665611e89b94d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6023e634464b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564be46c8d954c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc3be581c464595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6023e634464b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8479292b874f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564be46c8d954c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>