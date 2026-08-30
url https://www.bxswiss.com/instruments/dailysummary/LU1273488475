--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1665611e89b94d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423894c2fcc84f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564be46c8d954c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528bb92eb0b44776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8479292b874f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564be46c8d954c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bda11a9680c418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528bb92eb0b44776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1273488475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>42,028</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,651</x:t>
-[...571 lines deleted...]
-          <x:t>41,779</x:t>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>