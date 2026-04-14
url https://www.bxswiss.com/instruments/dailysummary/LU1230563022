--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865c465f121f41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ab7a2b89424ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06249481041245e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2da3feec13425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re567fffa235746c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06249481041245e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc336adb88c084555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2da3feec13425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>15,224</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,021</x:t>
-[...21 lines deleted...]
-          <x:t>14,869</x:t>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>15,162</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>