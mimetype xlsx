--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ab7a2b89424ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0176550207bd444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2da3feec13425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832c95ca95fb4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc336adb88c084555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2da3feec13425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d17d8614b744710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832c95ca95fb4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>15,726</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,564</x:t>
-[...92 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,806</x:t>
-[...63 lines deleted...]
-          <x:t>15,563</x:t>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>