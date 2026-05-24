--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0176550207bd444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc158c1a83eb45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832c95ca95fb4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41081be4982b4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d17d8614b744710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832c95ca95fb4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72050f575b014992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41081be4982b4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>16,013</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>15,692</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>