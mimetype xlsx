--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc158c1a83eb45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4c11f63cd45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41081be4982b4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703b5629189541bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72050f575b014992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41081be4982b4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c30d3b38c424f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703b5629189541bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>