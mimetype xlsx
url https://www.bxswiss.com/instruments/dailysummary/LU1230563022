--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4c11f63cd45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bf7a00282a4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703b5629189541bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1187a01ab9c44695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c30d3b38c424f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703b5629189541bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebde3265aea4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1187a01ab9c44695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>16,725</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,586</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>16,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,972</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>