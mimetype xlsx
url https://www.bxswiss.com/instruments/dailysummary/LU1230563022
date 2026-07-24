--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bf7a00282a4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d10e6c33cc8485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1187a01ab9c44695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33c0fd5c3b74d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebde3265aea4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1187a01ab9c44695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768d1f15967e4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33c0fd5c3b74d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>17,649</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,602</x:t>
-[...227 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>17,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>