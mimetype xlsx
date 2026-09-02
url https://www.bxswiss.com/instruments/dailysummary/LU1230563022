--- v10 (2026-07-24)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d10e6c33cc8485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf719428090b48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33c0fd5c3b74d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00cbfa305a34e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768d1f15967e4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33c0fd5c3b74d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e831516be6c42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00cbfa305a34e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...419 lines deleted...]
-          <x:t>17,691</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>17,466</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>