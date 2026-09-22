--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf719428090b48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7df6a3adff54ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00cbfa305a34e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad6347e228b4c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e831516be6c42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00cbfa305a34e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b091809fb84eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad6347e228b4c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>18,261</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,169</x:t>
-[...43 lines deleted...]
-          <x:t>18,613</x:t>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,529</x:t>
-[...463 lines deleted...]
-          <x:t>18,564</x:t>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>