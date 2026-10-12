--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7df6a3adff54ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c915a0289e5419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad6347e228b4c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fea5a1c09f4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b091809fb84eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad6347e228b4c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1895a1d20f49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fea5a1c09f4716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>18,743</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,685</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>19,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,116</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>