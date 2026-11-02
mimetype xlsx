--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c915a0289e5419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red17db630c4041c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fea5a1c09f4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0db793e82e34176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1895a1d20f49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fea5a1c09f4716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2203a6a3e42d47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0db793e82e34176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230563022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,954</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,782</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>19,514</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>