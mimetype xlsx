--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2c7fc0d1f24750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc287c9c10964cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e8a6f74f6d4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc047aa714f1a464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658a0cb658e549de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e8a6f74f6d4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92595c4ec124b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc047aa714f1a464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>