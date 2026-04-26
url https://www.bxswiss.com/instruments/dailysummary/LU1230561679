--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc287c9c10964cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e66ce0483a4fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc047aa714f1a464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d69358a67c4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92595c4ec124b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc047aa714f1a464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc664dfc58c00478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d69358a67c4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,252</x:t>
-[...522 lines deleted...]
-          <x:t>24,212</x:t>
+          <x:t>24,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>