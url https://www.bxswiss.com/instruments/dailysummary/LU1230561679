--- v5 (2026-04-26)
+++ v6 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e66ce0483a4fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f7a0b3f9294634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d69358a67c4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34228d5b91984124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc664dfc58c00478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d69358a67c4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6113ed2522497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34228d5b91984124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>24,321</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>24,819</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>24,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>