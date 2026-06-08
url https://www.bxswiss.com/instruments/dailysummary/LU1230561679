--- v6 (2026-05-19)
+++ v7 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f7a0b3f9294634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531870fdd7f4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34228d5b91984124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e5c6bbbc7a45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6113ed2522497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34228d5b91984124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6662a43acd0e48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e5c6bbbc7a45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>