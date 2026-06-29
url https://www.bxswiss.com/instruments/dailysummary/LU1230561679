--- v7 (2026-06-08)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531870fdd7f4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be1404bbeb744f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e5c6bbbc7a45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26d67b6a2474100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6662a43acd0e48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e5c6bbbc7a45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73971e93c4af4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26d67b6a2474100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>