--- v8 (2026-06-29)
+++ v9 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be1404bbeb744f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dae8413f5ed4d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26d67b6a2474100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fcc54a3ba04c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73971e93c4af4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26d67b6a2474100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6a8a2f79e241f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fcc54a3ba04c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>