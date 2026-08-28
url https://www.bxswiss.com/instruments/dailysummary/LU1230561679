--- v9 (2026-07-19)
+++ v10 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dae8413f5ed4d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9375f43e2247e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fcc54a3ba04c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b35a6dbb7204b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6a8a2f79e241f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fcc54a3ba04c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334cb3da9dda44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b35a6dbb7204b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>27,402</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,307</x:t>
-[...43 lines deleted...]
-          <x:t>27,589</x:t>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,544</x:t>
-[...301 lines deleted...]
-          <x:t>27,207</x:t>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>