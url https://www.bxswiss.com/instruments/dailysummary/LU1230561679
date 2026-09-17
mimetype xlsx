--- v10 (2026-08-28)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9375f43e2247e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271416bceb2b41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b35a6dbb7204b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a0808a17ad4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334cb3da9dda44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b35a6dbb7204b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec62f6afbe7e47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a0808a17ad4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>27,794</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,787</x:t>
-[...416 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,914</x:t>
-[...198 lines deleted...]
-          <x:t>28,427</x:t>
+          <x:t>29,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>