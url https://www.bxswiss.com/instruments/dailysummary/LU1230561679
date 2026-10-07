--- v11 (2026-09-17)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271416bceb2b41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec7a32ccfbe49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a0808a17ad4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7efb0e2216c4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec62f6afbe7e47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a0808a17ad4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdf3ad25f3a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7efb0e2216c4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>29,339</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,346</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>29,522</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>