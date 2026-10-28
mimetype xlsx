--- v12 (2026-10-07)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec7a32ccfbe49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d284a80c0f4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7efb0e2216c4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7d9b557dd84e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdf3ad25f3a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7efb0e2216c4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161f3d7670f24d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7d9b557dd84e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan Socially Responsible UCITS ETF JPY dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230561679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>29,357</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,257</x:t>
-[...328 lines deleted...]
-          <x:t>30,001</x:t>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>