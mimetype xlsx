--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee3ac3b99fc449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a2bbce38344b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369de8d775734d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ce516a678b46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddf96ae92e54de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369de8d775734d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2b472eb4df4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ce516a678b46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.372,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.370,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.371,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.380,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>