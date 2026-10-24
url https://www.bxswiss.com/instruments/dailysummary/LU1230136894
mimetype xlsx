--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a2bbce38344b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7805eafe47a4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ce516a678b46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d062c03368a4d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2b472eb4df4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ce516a678b46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6225405d74fc40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d062c03368a4d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.375,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.370,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.372,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.373,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.378,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.376,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>