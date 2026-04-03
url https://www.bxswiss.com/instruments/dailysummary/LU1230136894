--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f48ac856394921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ba37621cc6452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b8c8bbb0b74950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a44b33433f843f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0156ff99411d4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b8c8bbb0b74950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2511f02b214939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a44b33433f843f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.277,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.281,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.283,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.279,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.281,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>