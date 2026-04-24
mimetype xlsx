--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ba37621cc6452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ccc4e62a0a4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a44b33433f843f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902c9e48a09e4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2511f02b214939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a44b33433f843f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7108c24165f7470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902c9e48a09e4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.300,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>