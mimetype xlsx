--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ccc4e62a0a4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23b9f9c6c6b4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902c9e48a09e4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e8e9b07ad44b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7108c24165f7470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902c9e48a09e4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993012bfe3974848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e8e9b07ad44b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.302,103</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>1.304,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.306,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.302,469</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.307,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.302,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.303,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>