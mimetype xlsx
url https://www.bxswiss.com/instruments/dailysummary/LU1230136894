--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23b9f9c6c6b4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c3b9ef32cd4aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e8e9b07ad44b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc630c6736ce6499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993012bfe3974848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e8e9b07ad44b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251bd0eed3244278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc630c6736ce6499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.305,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.303,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.304,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.306,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.302,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.305,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>