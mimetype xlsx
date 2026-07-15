--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c3b9ef32cd4aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8420551969404fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc630c6736ce6499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6b1f5a1a004c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251bd0eed3244278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc630c6736ce6499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc049f3df4a9c4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6b1f5a1a004c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.323,307</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>