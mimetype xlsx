--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8420551969404fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45513a270d54f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6b1f5a1a004c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763e2a7f9ac64155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc049f3df4a9c4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6b1f5a1a004c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aac2ea0c41a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763e2a7f9ac64155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.330,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.329,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.332,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>