--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45513a270d54f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38533c90de84419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763e2a7f9ac64155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594ef48f2ec848fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aac2ea0c41a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763e2a7f9ac64155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36e642dd4424610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594ef48f2ec848fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.355,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.354,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.356,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>