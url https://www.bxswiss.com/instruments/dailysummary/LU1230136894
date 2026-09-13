--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38533c90de84419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee3ac3b99fc449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594ef48f2ec848fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369de8d775734d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36e642dd4424610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594ef48f2ec848fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddf96ae92e54de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369de8d775734d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Smart Overnight Return UCITS ETF GBP Hedged Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1230136894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.367,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.370,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.367,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.363,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.364,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.361,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.364,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>