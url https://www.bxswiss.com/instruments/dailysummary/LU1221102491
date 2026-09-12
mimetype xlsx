--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8507a77fe506445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra556925563f84c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206de803910040d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877217ca6ea44d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab968dd48284df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206de803910040d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139f0a7f2b164e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877217ca6ea44d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,171</x:t>
-[...254 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,253</x:t>
-[...21 lines deleted...]
-          <x:t>27,143</x:t>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,035</x:t>
-[...31 lines deleted...]
-          <x:t>27,358</x:t>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>