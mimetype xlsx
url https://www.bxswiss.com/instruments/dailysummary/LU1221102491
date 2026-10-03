--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra556925563f84c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b34a9077bc04ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877217ca6ea44d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dd5d4ce81a4570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139f0a7f2b164e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877217ca6ea44d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cba2e1134f499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dd5d4ce81a4570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,403</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,253</x:t>
-[...21 lines deleted...]
-          <x:t>27,143</x:t>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,035</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>27,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,910</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>