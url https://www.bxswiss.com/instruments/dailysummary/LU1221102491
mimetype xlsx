--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b34a9077bc04ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ab213d7937419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dd5d4ce81a4570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc63914334e4b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cba2e1134f499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dd5d4ce81a4570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c3a60ebeaf4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc63914334e4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>26,716</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>26,749</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>26,538</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>