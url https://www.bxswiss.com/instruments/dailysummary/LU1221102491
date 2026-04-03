--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5803e27abf704075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9bb31d750d4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49325ce581774336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc7ac2d3dc04a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4afe4caea74a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49325ce581774336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a1c1e2ec524fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc7ac2d3dc04a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>