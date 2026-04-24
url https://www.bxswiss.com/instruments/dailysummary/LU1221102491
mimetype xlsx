--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9bb31d750d4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref69c53eb89c47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc7ac2d3dc04a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166465653c49418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a1c1e2ec524fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc7ac2d3dc04a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd1c564187244f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166465653c49418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>24,855</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>25,093</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>23,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>