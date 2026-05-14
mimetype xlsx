--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref69c53eb89c47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb826c279e44552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166465653c49418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf969e69952a34f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd1c564187244f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166465653c49418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33897f90fca947c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf969e69952a34f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,126</x:t>
-[...144 lines deleted...]
-          <x:t>24,963</x:t>
+          <x:t>25,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>