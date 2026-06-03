--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb826c279e44552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86c154a0ec841e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf969e69952a34f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4555eae7a0749d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33897f90fca947c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf969e69952a34f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f24c55858e4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4555eae7a0749d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,126</x:t>
-[...43 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>25,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,468</x:t>
-[...97 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,113</x:t>
-[...333 lines deleted...]
-          <x:t>25,095</x:t>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>