--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86c154a0ec841e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa69282f5cc34366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4555eae7a0749d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d0c2bfe05e40a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f24c55858e4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4555eae7a0749d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bd56c1dadd4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d0c2bfe05e40a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>