--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa69282f5cc34366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa440f3c5bc4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d0c2bfe05e40a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bfe19b4f124484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bd56c1dadd4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d0c2bfe05e40a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69d18f66a694eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bfe19b4f124484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>25,988</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,838</x:t>
-[...21 lines deleted...]
-          <x:t>26,647</x:t>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,391</x:t>
-[...70 lines deleted...]
-          <x:t>26,593</x:t>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,518</x:t>
-[...431 lines deleted...]
-          <x:t>26,400</x:t>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>