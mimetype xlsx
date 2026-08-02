--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa440f3c5bc4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a09b9740d44803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bfe19b4f124484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e32799aa9cc4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69d18f66a694eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bfe19b4f124484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5fc194bad74d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e32799aa9cc4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>26,173</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,060</x:t>
-[...33 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,548</x:t>
-[...495 lines deleted...]
-          <x:t>26,290</x:t>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>