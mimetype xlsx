--- v10 (2026-08-02)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a09b9740d44803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d24398f607847e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e32799aa9cc4886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2665a4491084bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5fc194bad74d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e32799aa9cc4886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8feccc1a44924885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2665a4491084bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>