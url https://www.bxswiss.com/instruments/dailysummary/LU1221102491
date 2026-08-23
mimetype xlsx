--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d24398f607847e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8507a77fe506445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2665a4491084bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206de803910040d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8feccc1a44924885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2665a4491084bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab968dd48284df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206de803910040d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 4C CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1221102491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>26,230</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,086</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>26,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,536</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>