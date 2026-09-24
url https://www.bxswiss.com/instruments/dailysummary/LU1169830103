--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165710a0648c4feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994f4ebf180a40d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304b9d41b1c24c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f406235406549c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40ebb5d1da646b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304b9d41b1c24c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ef86bc804f4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f406235406549c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>19,848</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,673</x:t>
-[...70 lines deleted...]
-          <x:t>19,787</x:t>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>19,451</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>