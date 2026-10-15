--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994f4ebf180a40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa733221d734454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f406235406549c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a4bfd168884c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ef86bc804f4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f406235406549c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3e632203b44ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a4bfd168884c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,226</x:t>
-[...21 lines deleted...]
-          <x:t>18,995</x:t>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,778</x:t>
-[...102 lines deleted...]
-          <x:t>18,914</x:t>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,859</x:t>
-[...161 lines deleted...]
-          <x:t>19,015</x:t>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>