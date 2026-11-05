--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa733221d734454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ede49c7d734b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a4bfd168884c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290d544e1380453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3e632203b44ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a4bfd168884c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac64464cc8f24311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290d544e1380453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>19,123</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,967</x:t>
-[...436 lines deleted...]
-          <x:t>19,135</x:t>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>