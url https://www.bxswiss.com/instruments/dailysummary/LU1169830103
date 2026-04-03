--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39d61fb3e274099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5f9d8139eb4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340b87ea59164c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d68cd7293f446d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ebf42ee3bf453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340b87ea59164c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8594439e7b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d68cd7293f446d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>