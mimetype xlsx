--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5f9d8139eb4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cf2ce9c12e4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d68cd7293f446d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2482e77b76994500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8594439e7b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d68cd7293f446d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a05947d977480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2482e77b76994500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>15,939</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>16,267</x:t>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,406</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>