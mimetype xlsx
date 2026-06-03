--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cf2ce9c12e4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e7a39f24c34601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2482e77b76994500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84235b7fae9478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a05947d977480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2482e77b76994500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8600524db2a84c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84235b7fae9478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>17,287</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>17,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>