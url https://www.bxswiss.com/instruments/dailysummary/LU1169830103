--- v8 (2026-06-03)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e7a39f24c34601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbbc888a99e492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84235b7fae9478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa2eb4134f647b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8600524db2a84c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84235b7fae9478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f93678a58534f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa2eb4134f647b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>17,351</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>17,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>17,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>