--- v9 (2026-07-05)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbbc888a99e492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea24dd1336a4b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa2eb4134f647b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646b8e2db882487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f93678a58534f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa2eb4134f647b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34f2520f067454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646b8e2db882487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...512 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,998</x:t>
-[...90 lines deleted...]
-          <x:t>19,094</x:t>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>