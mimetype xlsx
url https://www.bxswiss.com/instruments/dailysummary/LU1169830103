--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea24dd1336a4b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165710a0648c4feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646b8e2db882487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304b9d41b1c24c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34f2520f067454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646b8e2db882487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40ebb5d1da646b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304b9d41b1c24c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland 20/35 UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169830103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,343</x:t>
-[...377 lines deleted...]
-          <x:t>19,787</x:t>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,451</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>19,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>