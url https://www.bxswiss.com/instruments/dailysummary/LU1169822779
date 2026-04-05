--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03456daee4434547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re752e112f0e44a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b47a356044c4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a188400bb8c434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d36eafbd9841d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b47a356044c4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59aab618d9ff40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a188400bb8c434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>31,450</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>30,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>