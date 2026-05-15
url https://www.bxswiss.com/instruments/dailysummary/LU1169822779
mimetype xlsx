--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re752e112f0e44a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c7ae6b35af4786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a188400bb8c434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e933d4a60b43b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59aab618d9ff40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a188400bb8c434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753e117d516c455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e933d4a60b43b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>31,631</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>