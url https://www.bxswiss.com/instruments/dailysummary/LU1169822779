--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c7ae6b35af4786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40904168c73401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e933d4a60b43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re559ef210b8e457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753e117d516c455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e933d4a60b43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab99a4e889e4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re559ef210b8e457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>32,147</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,932</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>32,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,307</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>