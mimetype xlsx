--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40904168c73401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0794e95348f84898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re559ef210b8e457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e38b719d244009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab99a4e889e4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re559ef210b8e457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36d7ad66b55442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e38b719d244009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>