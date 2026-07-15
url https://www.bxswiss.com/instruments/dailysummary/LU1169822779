--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0794e95348f84898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cca2d9806ff488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e38b719d244009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra580e5e6b4ce4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36d7ad66b55442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e38b719d244009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b88922c12c4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra580e5e6b4ce4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>