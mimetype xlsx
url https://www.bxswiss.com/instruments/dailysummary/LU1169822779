--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cca2d9806ff488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee7ed328cb14e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra580e5e6b4ce4822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bca5d2dfee04448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b88922c12c4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra580e5e6b4ce4822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a048e1673f74176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bca5d2dfee04448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>35,950</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,912</x:t>
-[...512 lines deleted...]
-          <x:t>36,616</x:t>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>