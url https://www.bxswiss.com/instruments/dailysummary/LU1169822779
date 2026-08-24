--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee7ed328cb14e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc732862065894833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bca5d2dfee04448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e81258e85140aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a048e1673f74176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bca5d2dfee04448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ab44019f0d494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e81258e85140aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>36,376</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>36,572</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>36,442</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>35,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>