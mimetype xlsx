--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc732862065894833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db3f05a17bc4db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e81258e85140aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11d28210d6a4731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ab44019f0d494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e81258e85140aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red090aa26d8d409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11d28210d6a4731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>36,729</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,299</x:t>
-[...227 lines deleted...]
-          <x:t>36,535</x:t>
+          <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,321</x:t>
-[...274 lines deleted...]
-          <x:t>36,059</x:t>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>