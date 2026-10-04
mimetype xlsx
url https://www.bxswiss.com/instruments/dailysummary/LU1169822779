--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db3f05a17bc4db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b3acbfadf64dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11d28210d6a4731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141504cd293447e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red090aa26d8d409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11d28210d6a4731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033f9d6ebdb425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141504cd293447e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>36,366</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>