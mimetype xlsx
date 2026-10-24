--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b3acbfadf64dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cf3fef28c64b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141504cd293447e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25569d742e7d4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033f9d6ebdb425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141504cd293447e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6721d01a582b4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25569d742e7d4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169822779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>36,506</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,244</x:t>
-[...490 lines deleted...]
-          <x:t>38,391</x:t>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>