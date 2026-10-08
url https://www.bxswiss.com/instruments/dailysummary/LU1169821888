--- v14 (2026-08-31)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5693d026d51d47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c75d8fec2fa43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959c102a75224207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b2780be7db45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c7df547a5944d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959c102a75224207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb3bafe5ee84077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b2780be7db45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...458 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,593</x:t>
-[...43 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>41,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,913</x:t>
-[...63 lines deleted...]
-          <x:t>42,296</x:t>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>