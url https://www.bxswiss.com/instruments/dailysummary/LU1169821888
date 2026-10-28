--- v15 (2026-10-08)
+++ v16 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c75d8fec2fa43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcf3f4d45544f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b2780be7db45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4636bafdec0842ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb3bafe5ee84077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b2780be7db45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c491a0882834265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4636bafdec0842ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,238</x:t>
-[...377 lines deleted...]
-          <x:t>42,252</x:t>
+          <x:t>42,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,903</x:t>
-[...215 lines deleted...]
-          <x:t>42,401</x:t>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>