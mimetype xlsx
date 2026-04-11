--- v6 (2026-03-14)
+++ v7 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e91785d45a349c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9610429b4454df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0567160afc74619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fed468bbd246db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a84fa77c584c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0567160afc74619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa36b8d95f04656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fed468bbd246db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>