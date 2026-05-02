--- v7 (2026-04-11)
+++ v8 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9610429b4454df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f358c7f5ae4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fed468bbd246db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b6cfdcfe65461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa36b8d95f04656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fed468bbd246db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cb6f0546404179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b6cfdcfe65461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>