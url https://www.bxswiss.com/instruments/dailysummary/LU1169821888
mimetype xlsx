--- v8 (2026-05-02)
+++ v9 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f358c7f5ae4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfa78a5c7fb4baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b6cfdcfe65461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02cfe012bf64478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cb6f0546404179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b6cfdcfe65461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b256b425fe4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02cfe012bf64478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>37,978</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,673</x:t>
-[...173 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,763</x:t>
-[...225 lines deleted...]
-          <x:t>37,975</x:t>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>