--- v9 (2026-05-22)
+++ v10 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfa78a5c7fb4baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6113ded4244710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02cfe012bf64478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05df8cf2a904c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b256b425fe4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02cfe012bf64478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ac68bb5b89429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05df8cf2a904c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>