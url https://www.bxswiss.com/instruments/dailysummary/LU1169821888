--- v10 (2026-06-11)
+++ v11 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6113ded4244710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3857ce412c4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05df8cf2a904c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re073f3076afa4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ac68bb5b89429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05df8cf2a904c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bc879a4fef4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re073f3076afa4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>39,658</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,638</x:t>
-[...43 lines deleted...]
-          <x:t>40,138</x:t>
+          <x:t>40,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,082</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>39,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>40,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,375</x:t>
-[...193 lines deleted...]
-          <x:t>39,460</x:t>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>