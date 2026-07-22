--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3857ce412c4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88bde9ee2b340e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re073f3076afa4c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04663198662a4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bc879a4fef4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re073f3076afa4c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b85b15930774b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04663198662a4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>40,487</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,375</x:t>
-[...269 lines deleted...]
-          <x:t>41,369</x:t>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>41,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>41,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>