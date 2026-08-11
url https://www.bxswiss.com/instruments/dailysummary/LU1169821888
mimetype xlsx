--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88bde9ee2b340e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fa35c6c3b34c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04663198662a4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85099f8124414887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b85b15930774b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04663198662a4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d3d2e8cf424fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85099f8124414887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>41,333</x:t>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>40,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,575</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>