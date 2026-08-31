--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fa35c6c3b34c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5693d026d51d47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85099f8124414887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959c102a75224207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d3d2e8cf424fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85099f8124414887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c7df547a5944d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959c102a75224207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,430</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>41,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,499</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>