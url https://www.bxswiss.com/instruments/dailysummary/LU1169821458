--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bcf57d9ee847c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa0938633524e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047ccf4bcc484ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccd80a2d87f4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda47b005e262424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047ccf4bcc484ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64eb2fc0c09e433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccd80a2d87f4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>25,660</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,508</x:t>
-[...87 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,356</x:t>
-[...43 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>25,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,476</x:t>
-[...242 lines deleted...]
-          <x:t>25,300</x:t>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>25,187</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>