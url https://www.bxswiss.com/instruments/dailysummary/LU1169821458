--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa0938633524e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2857562627774e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccd80a2d87f4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf370f047db64f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64eb2fc0c09e433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccd80a2d87f4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f6e427939a49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf370f047db64f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>25,300</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>25,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,272</x:t>
-[...171 lines deleted...]
-          <x:t>25,775</x:t>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>