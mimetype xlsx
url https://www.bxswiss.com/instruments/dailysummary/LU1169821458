--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2857562627774e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913618b1d29f4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf370f047db64f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50345a06cac842aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f6e427939a49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf370f047db64f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487df4da5430428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50345a06cac842aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,272</x:t>
-[...178 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>25,154</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>