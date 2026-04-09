--- v5 (2026-03-19)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a648ed7c3b4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cb2eb786064aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf1379c82eb4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa3552f58624240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99afb1fecf74461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf1379c82eb4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1299fd639264347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa3552f58624240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,764</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,718</x:t>
-[...502 lines deleted...]
-          <x:t>23,084</x:t>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,956</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>23,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>