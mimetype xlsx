--- v6 (2026-04-09)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cb2eb786064aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac443441af9f4f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa3552f58624240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c05fc89728545ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1299fd639264347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa3552f58624240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ae94aa9d024e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c05fc89728545ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>23,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>