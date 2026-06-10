--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac443441af9f4f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79922dec13bc4fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c05fc89728545ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f12da511624847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ae94aa9d024e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c05fc89728545ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564a50ef5b424ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f12da511624847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>23,677</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,298</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...536 lines deleted...]
-          <x:t>23,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>