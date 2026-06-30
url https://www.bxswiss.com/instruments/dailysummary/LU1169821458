--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79922dec13bc4fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2d7c97ae1e4a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f12da511624847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7f9b6d53d94e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564a50ef5b424ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f12da511624847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c729c5a8cfd4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7f9b6d53d94e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>23,236</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>23,227</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>23,406</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>