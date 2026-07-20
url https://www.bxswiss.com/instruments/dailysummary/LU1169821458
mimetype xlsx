--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2d7c97ae1e4a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c0177a28a842f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7f9b6d53d94e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f28cf2c2ea54207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c729c5a8cfd4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7f9b6d53d94e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc299e6713a96421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f28cf2c2ea54207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>