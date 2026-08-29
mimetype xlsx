--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c0177a28a842f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bcf57d9ee847c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f28cf2c2ea54207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047ccf4bcc484ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc299e6713a96421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f28cf2c2ea54207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda47b005e262424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047ccf4bcc484ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom USD-Hedged UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169821458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>24,483</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>