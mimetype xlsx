--- v11 (2026-08-21)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbaf615a9f84325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d5d771354647d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08eb7916d4674c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd485a6da46ca4558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12049ee7c22c4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08eb7916d4674c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a9cdfbeb734cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd485a6da46ca4558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>19,011</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,894</x:t>
-[...264 lines deleted...]
-          <x:t>18,693</x:t>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>18,832</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>