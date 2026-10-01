--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d5d771354647d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ba748277194cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd485a6da46ca4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71790965a5ac4f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a9cdfbeb734cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd485a6da46ca4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1dd83194d34aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71790965a5ac4f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>19,032</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,873</x:t>
-[...566 lines deleted...]
-          <x:t>18,524</x:t>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>