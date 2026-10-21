--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ba748277194cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80f5f09541b4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71790965a5ac4f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd010cfdd697418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1dd83194d34aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71790965a5ac4f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531eb214a5bf4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd010cfdd697418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>18,647</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,567</x:t>
-[...80 lines deleted...]
-          <x:t>18,483</x:t>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>18,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>