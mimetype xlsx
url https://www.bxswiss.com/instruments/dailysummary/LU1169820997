--- v4 (2026-02-27)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d66876bf5b6443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24ac47fc9bf4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b055041d8bd4e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809cc7d17a624c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ce6191d90f4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b055041d8bd4e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0893a8c2cf9540c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809cc7d17a624c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,163</x:t>
-[...134 lines deleted...]
-          <x:t>18,389</x:t>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>18,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>