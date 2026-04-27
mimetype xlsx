--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24ac47fc9bf4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9eee0ce5744ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809cc7d17a624c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360d5c4d1b2a4404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0893a8c2cf9540c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809cc7d17a624c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd255dcda2786412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360d5c4d1b2a4404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>18,121</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>18,256</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>