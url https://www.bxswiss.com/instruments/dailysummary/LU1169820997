--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9eee0ce5744ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2f50801a124898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360d5c4d1b2a4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea996339cb4c462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd255dcda2786412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360d5c4d1b2a4404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e3b9dd64d64a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea996339cb4c462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>18,121</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>18,347</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>18,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,103</x:t>
-[...350 lines deleted...]
-          <x:t>18,171</x:t>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>