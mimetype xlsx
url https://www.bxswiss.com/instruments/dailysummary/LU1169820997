--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2f50801a124898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280dfadcc05a4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea996339cb4c462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90dd552add85482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e3b9dd64d64a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea996339cb4c462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba11dbd2565341e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90dd552add85482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,637</x:t>
-[...188 lines deleted...]
-          <x:t>18,172</x:t>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,091</x:t>
-[...303 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,089</x:t>
-[...9 lines deleted...]
-          <x:t>17,824</x:t>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>