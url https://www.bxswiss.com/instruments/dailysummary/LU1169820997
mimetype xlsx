--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280dfadcc05a4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b4c78c6f444f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90dd552add85482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44907ad997e845ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba11dbd2565341e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90dd552add85482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff1091163a24305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44907ad997e845ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,089</x:t>
-[...21 lines deleted...]
-          <x:t>17,770</x:t>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,747</x:t>
-[...92 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>17,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>18,121</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>