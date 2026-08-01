--- v9 (2026-06-27)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b4c78c6f444f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff0b3cd36d24fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44907ad997e845ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299faf37a0cb4eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff1091163a24305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44907ad997e845ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12aeabc89dcc4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299faf37a0cb4eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>18,055</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,903</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>18,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>18,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,202</x:t>
-[...26 lines deleted...]
-          <x:t>18,209</x:t>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,349</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>18,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>