--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff0b3cd36d24fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbaf615a9f84325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299faf37a0cb4eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08eb7916d4674c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12aeabc89dcc4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299faf37a0cb4eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12049ee7c22c4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08eb7916d4674c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169820997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>