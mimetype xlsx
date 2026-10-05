--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc3feb0ff884c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7ab592a7e44856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5967ed6a9cad46e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cea528aa9f40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eb0e86177640c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5967ed6a9cad46e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d698ccf04746ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cea528aa9f40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>21,362</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>21,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,514</x:t>
-[...205 lines deleted...]
-          <x:t>21,482</x:t>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,519</x:t>
-[...117 lines deleted...]
-          <x:t>21,139</x:t>
+          <x:t>21,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>