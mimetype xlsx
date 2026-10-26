--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7ab592a7e44856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5c50cea9d849e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cea528aa9f40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e34043d2f3a485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d698ccf04746ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cea528aa9f40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea97e29ce8f43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e34043d2f3a485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>21,482</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,519</x:t>
-[...4 lines deleted...]
-          <x:t>21,322</x:t>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,441</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,062</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>21,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>