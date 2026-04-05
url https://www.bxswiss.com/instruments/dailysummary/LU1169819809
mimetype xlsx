--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307ab6cefa864eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8601806ab5d64401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c988f0804054e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32c3f135825467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c12ba2c43847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c988f0804054e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5519938c2eb2446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32c3f135825467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>18,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>