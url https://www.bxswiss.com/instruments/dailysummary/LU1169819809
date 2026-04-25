--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8601806ab5d64401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ec8ab2fc9647d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32c3f135825467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b5c59c138d4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5519938c2eb2446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32c3f135825467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522a38deb8c04a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b5c59c138d4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>18,435</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>17,864</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,453</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>