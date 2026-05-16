--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ec8ab2fc9647d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9239100fc2e4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b5c59c138d4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165be01ff6fc496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522a38deb8c04a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b5c59c138d4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe4d600134a4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165be01ff6fc496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,012</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,112</x:t>
-[...31 lines deleted...]
-          <x:t>18,985</x:t>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>18,916</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>