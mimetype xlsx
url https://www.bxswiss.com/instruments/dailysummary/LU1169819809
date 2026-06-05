--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9239100fc2e4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343e11281ba641f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165be01ff6fc496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884a13edee6d4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe4d600134a4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165be01ff6fc496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a87c4d5bb23496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884a13edee6d4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,112</x:t>
-[...31 lines deleted...]
-          <x:t>18,985</x:t>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,216</x:t>
-[...468 lines deleted...]
-          <x:t>19,066</x:t>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>