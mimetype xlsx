--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343e11281ba641f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ae1ee46b404f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884a13edee6d4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1a31ba3e50c432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a87c4d5bb23496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884a13edee6d4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f1a36622d142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1a31ba3e50c432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>19,609</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,860</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>