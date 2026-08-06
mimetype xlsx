--- v8 (2026-06-27)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ae1ee46b404f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15c4dee4d6b419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1a31ba3e50c432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b477f4984fa47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f1a36622d142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1a31ba3e50c432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e50a8425824f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b477f4984fa47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>21,144</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,086</x:t>
-[...139 lines deleted...]
-          <x:t>20,897</x:t>
+          <x:t>21,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>