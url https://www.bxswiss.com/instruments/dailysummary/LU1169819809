--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15c4dee4d6b419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2441cead1fb24538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b477f4984fa47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33381d2016bd4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e50a8425824f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b477f4984fa47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d60028b13b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33381d2016bd4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>21,085</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>21,263</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,040</x:t>
-[...139 lines deleted...]
-          <x:t>21,547</x:t>
+          <x:t>21,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>