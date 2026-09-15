--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2441cead1fb24538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc3feb0ff884c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33381d2016bd4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5967ed6a9cad46e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d60028b13b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33381d2016bd4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eb0e86177640c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5967ed6a9cad46e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>21,263</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,040</x:t>
-[...404 lines deleted...]
-          <x:t>21,246</x:t>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>21,362</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>21,426</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>