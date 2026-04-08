--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d123bd61212406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5c410051014557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8624f805b14f4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98557437d5df4534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a109772d89043e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8624f805b14f4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfc4b20a1684300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98557437d5df4534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>