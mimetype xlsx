--- v6 (2026-04-08)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5c410051014557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5a1c3d12824f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98557437d5df4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9d51426e9c40e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfc4b20a1684300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98557437d5df4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf108ea7ad44380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9d51426e9c40e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>