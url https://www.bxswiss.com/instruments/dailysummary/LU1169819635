--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5a1c3d12824f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d5bbf75a894e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9d51426e9c40e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfcf2ed71234b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf108ea7ad44380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9d51426e9c40e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radaf091a9d984060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfcf2ed71234b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>26,233</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,014</x:t>
-[...38 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,463</x:t>
-[...193 lines deleted...]
-          <x:t>26,359</x:t>
+          <x:t>25,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>25,913</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>