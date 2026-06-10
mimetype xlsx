--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d5bbf75a894e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42f34f97a164098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfcf2ed71234b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfa7fa99d664879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radaf091a9d984060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfcf2ed71234b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1ac67097be40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfa7fa99d664879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,359</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,325</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>