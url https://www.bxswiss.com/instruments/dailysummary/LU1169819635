--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42f34f97a164098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6343bcf018d43b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfa7fa99d664879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bfa4531dd54e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1ac67097be40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfa7fa99d664879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85dbc6196cca4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bfa4531dd54e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>