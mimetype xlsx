--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6343bcf018d43b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca62e24ca72f4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bfa4531dd54e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5863fbcb0c5245fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85dbc6196cca4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bfa4531dd54e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d5b09c88014933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5863fbcb0c5245fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>27,990</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>27,960</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>