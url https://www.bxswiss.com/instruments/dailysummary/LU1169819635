--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca62e24ca72f4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198330c67a1b4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5863fbcb0c5245fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822cbdfbc56547e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d5b09c88014933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5863fbcb0c5245fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5be06a3a3664f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822cbdfbc56547e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>28,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,440</x:t>
-[...301 lines deleted...]
-          <x:t>27,826</x:t>
+          <x:t>28,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>