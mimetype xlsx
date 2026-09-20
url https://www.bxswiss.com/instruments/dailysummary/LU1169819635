--- v12 (2026-08-30)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198330c67a1b4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2e8e52e21a49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822cbdfbc56547e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34450834f9c446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5be06a3a3664f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822cbdfbc56547e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666ec944e221497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34450834f9c446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>28,068</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...532 lines deleted...]
-          <x:t>28,701</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>