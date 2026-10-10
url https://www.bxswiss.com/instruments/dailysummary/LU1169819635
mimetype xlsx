--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2e8e52e21a49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7b3dfb747c4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34450834f9c446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5ed7ac7d024550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666ec944e221497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34450834f9c446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf515db2768214dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5ed7ac7d024550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>28,140</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,011</x:t>
-[...173 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,174</x:t>
-[...144 lines deleted...]
-          <x:t>27,685</x:t>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>