--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7b3dfb747c4f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b9472c76274252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5ed7ac7d024550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74da088bf9994eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf515db2768214dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5ed7ac7d024550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501bce520a184701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74da088bf9994eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1169819635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,174</x:t>
-[...53 lines deleted...]
-          <x:t>27,762</x:t>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,635</x:t>
-[...75 lines deleted...]
-          <x:t>27,612</x:t>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>27,378</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>