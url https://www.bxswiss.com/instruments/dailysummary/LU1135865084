--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252d3069a4f542cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7abaa9e4542d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40111880a1004557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33b1bbb10a9439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06006b029c834370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40111880a1004557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6f5b27ebab40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33b1bbb10a9439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>