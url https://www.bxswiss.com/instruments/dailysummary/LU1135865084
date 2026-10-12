--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7abaa9e4542d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3108498a2e0b47b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33b1bbb10a9439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab33ca7e52a941ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6f5b27ebab40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33b1bbb10a9439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5274be7734a4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab33ca7e52a941ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>