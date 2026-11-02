--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3108498a2e0b47b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e4f485432e4b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab33ca7e52a941ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd27def72ec4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5274be7734a4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab33ca7e52a941ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabe8e7845be4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd27def72ec4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>