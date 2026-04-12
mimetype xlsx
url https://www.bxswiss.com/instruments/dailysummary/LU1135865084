--- v4 (2026-02-10)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301ce91dacfe4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a2df6923634599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2540586e02e44347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c4604270d8430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247d01f387fd4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2540586e02e44347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0859457d29a4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c4604270d8430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.01.2026</x:t>
-[...586 lines deleted...]
-          <x:t>387,263</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>