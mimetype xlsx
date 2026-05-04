--- v5 (2026-04-12)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a2df6923634599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf52c00e1c24a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c4604270d8430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca2edd460b84de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0859457d29a4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c4604270d8430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2caefc84c131420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca2edd460b84de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>