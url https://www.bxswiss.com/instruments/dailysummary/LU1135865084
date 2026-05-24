--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf52c00e1c24a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacee10cdece495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca2edd460b84de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803d13f4a6a144fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2caefc84c131420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca2edd460b84de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7371f0975b4f4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803d13f4a6a144fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>