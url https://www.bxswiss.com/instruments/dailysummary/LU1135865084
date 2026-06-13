--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacee10cdece495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd471d67ec1e43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803d13f4a6a144fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226b90a6ef8c4321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7371f0975b4f4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803d13f4a6a144fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a98c5e3e5bd4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226b90a6ef8c4321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>