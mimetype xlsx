--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd471d67ec1e43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34070b3fed29471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226b90a6ef8c4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re287fe664481474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a98c5e3e5bd4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226b90a6ef8c4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f13d0b723284461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re287fe664481474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>