--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34070b3fed29471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd753449bf9f4467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re287fe664481474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3cea5c16b947ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f13d0b723284461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re287fe664481474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4417f3dd42114598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3cea5c16b947ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>