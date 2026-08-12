--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd753449bf9f4467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5b910ed9894715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3cea5c16b947ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4555e6d1e43a4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4417f3dd42114598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3cea5c16b947ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra603156509ae4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4555e6d1e43a4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>