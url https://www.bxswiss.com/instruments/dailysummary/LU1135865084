--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5b910ed9894715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252d3069a4f542cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4555e6d1e43a4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40111880a1004557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra603156509ae4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4555e6d1e43a4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06006b029c834370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40111880a1004557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1135865084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>