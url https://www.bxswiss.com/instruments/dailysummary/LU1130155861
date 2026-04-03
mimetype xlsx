--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589899e72a2e431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df83b21f64a4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03468fa45b904edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3358c15114040d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0950e90442fc4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03468fa45b904edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1481a03dfef41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3358c15114040d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>40,508</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>40,421</x:t>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>40,937</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>