--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df83b21f64a4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761c99963bcf45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3358c15114040d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063539a49ac84235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1481a03dfef41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3358c15114040d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e594297d344b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063539a49ac84235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>41,984</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>