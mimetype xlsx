--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761c99963bcf45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b7fa472abc4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063539a49ac84235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d3127b5173494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e594297d344b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063539a49ac84235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0790b5b996453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d3127b5173494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>42,142</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>42,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>42,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>