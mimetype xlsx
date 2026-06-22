--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b7fa472abc4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f9a57d6d6b4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d3127b5173494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaddbe71f464917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0790b5b996453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d3127b5173494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abe6aaa6d894098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaddbe71f464917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>