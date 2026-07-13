--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f9a57d6d6b4807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423ab51b180841ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaddbe71f464917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704ce322632d4445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abe6aaa6d894098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaddbe71f464917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7123fa887e404718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704ce322632d4445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>