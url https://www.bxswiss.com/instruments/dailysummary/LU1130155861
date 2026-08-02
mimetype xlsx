--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423ab51b180841ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra247494606934bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704ce322632d4445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7bcf98246e4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7123fa887e404718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704ce322632d4445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581bc80f28a44193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7bcf98246e4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>