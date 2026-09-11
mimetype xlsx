--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra247494606934bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a03a76e4bc64cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7bcf98246e4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R090bbc7a83a24a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581bc80f28a44193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7bcf98246e4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00d1a7a178b4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R090bbc7a83a24a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...517 lines deleted...]
-          <x:t>47,521</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,729</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>46,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>