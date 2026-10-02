--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a03a76e4bc64cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd13d85b5c044e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R090bbc7a83a24a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7f264691d7476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00d1a7a178b4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R090bbc7a83a24a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308650f4b64d48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7f264691d7476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>47,957</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>47,074</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>