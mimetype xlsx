--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd13d85b5c044e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6254b6e1b13c467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7f264691d7476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45eacecd7554cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308650f4b64d48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7f264691d7476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abbcf92a50f4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45eacecd7554cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>48,133</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,987</x:t>
-[...178 lines deleted...]
-          <x:t>47,719</x:t>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,644</x:t>
-[...11 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,625</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>48,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,148</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>