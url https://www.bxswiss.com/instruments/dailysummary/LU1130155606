--- v5 (2026-03-19)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c0c72a7559444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41aa852b478f480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6881ed81faed447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd771269fc514bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1402e8b6c84f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6881ed81faed447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12660b8263454a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd771269fc514bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,981</x:t>
-[...495 lines deleted...]
-          <x:t>33,629</x:t>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>