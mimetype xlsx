--- v6 (2026-04-09)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41aa852b478f480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc3d0add687427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd771269fc514bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaa4f14d7574a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12660b8263454a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd771269fc514bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce16fa98d5c1430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaa4f14d7574a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>35,314</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>