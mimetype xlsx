--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc3d0add687427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9911a0dee64305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaa4f14d7574a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78622ff4556f46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce16fa98d5c1430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaa4f14d7574a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad858001eae4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78622ff4556f46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>35,768</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>35,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,557</x:t>
-[...129 lines deleted...]
-          <x:t>35,284</x:t>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>35,269</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>