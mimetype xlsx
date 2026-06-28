--- v8 (2026-06-08)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9911a0dee64305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e7ea075aa243aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78622ff4556f46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524bfde38b5a465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad858001eae4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78622ff4556f46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41585f550a4743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524bfde38b5a465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>