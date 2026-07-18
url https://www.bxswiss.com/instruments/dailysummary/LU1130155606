--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e7ea075aa243aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3e6f84da0c4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524bfde38b5a465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652dc8f40e384c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41585f550a4743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524bfde38b5a465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680b8dfddb97485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652dc8f40e384c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,441</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>36,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>