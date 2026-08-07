--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3e6f84da0c4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e7c51f10414dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652dc8f40e384c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5956686851c44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R680b8dfddb97485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652dc8f40e384c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b68136e495410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5956686851c44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>36,675</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,141</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>