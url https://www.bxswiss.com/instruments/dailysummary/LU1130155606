--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e7c51f10414dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0deeaaabe52439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5956686851c44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a1048578bc470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b68136e495410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5956686851c44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra716fe21e60347d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a1048578bc470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>