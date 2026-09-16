--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0deeaaabe52439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67f1987018c471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a1048578bc470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8429d83c7446cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra716fe21e60347d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a1048578bc470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702a4b33aa1548e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8429d83c7446cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,465</x:t>
-[...4 lines deleted...]
-          <x:t>38,752</x:t>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>39,916</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>