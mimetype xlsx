--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67f1987018c471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef6b6de62ab47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8429d83c7446cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299bdc0ccae2457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702a4b33aa1548e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8429d83c7446cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684a814ce43d4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299bdc0ccae2457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>