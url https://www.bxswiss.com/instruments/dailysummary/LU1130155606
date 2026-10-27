--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef6b6de62ab47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10d23e80e4d4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299bdc0ccae2457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf82c8e1c95404555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684a814ce43d4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299bdc0ccae2457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeacd8b13d3d4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf82c8e1c95404555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS-MSCI Canada UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>39,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,965</x:t>
-[...48 lines deleted...]
-          <x:t>39,020</x:t>
+          <x:t>39,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...262 lines deleted...]
-          <x:t>38,753</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>