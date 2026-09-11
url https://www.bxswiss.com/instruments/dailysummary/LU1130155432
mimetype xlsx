--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868024f5f96c494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c11f674bf44759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2234ca13fc49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55995422c0147bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ff90ff1ce54634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2234ca13fc49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398c6ae9d4a1451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55995422c0147bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>43,558</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,164</x:t>
-[...227 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>44,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>