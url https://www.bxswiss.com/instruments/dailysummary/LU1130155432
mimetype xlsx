--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c11f674bf44759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251d7774b2e54096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55995422c0147bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d14eaa7497a4789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398c6ae9d4a1451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55995422c0147bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a23ed54db3d472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d14eaa7497a4789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>43,944</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,705</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>