--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251d7774b2e54096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a253f398a4941c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d14eaa7497a4789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86dbdb302681438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a23ed54db3d472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d14eaa7497a4789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80041106559d451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86dbdb302681438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>44,293</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,637</x:t>
-[...620 lines deleted...]
-          <x:t>42,992</x:t>
+          <x:t>43,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>