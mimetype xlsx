--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b357876d04741a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ebb3ae0c07460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde85bfcf3ed4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcbc81586384b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4be4804b4c84a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde85bfcf3ed4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d007ebeb564495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcbc81586384b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>39,441</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>39,507</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>