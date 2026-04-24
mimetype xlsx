--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ebb3ae0c07460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e67fb0288ae486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcbc81586384b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971c54a91a844e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d007ebeb564495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcbc81586384b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b99335260294321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971c54a91a844e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>38,888</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>39,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,117</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>39,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,018</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>