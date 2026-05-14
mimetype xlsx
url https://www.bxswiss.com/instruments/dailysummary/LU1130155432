--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e67fb0288ae486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abb8adf54f4a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971c54a91a844e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594dddc46b1243fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b99335260294321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971c54a91a844e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e3149d5977433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594dddc46b1243fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>