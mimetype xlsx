--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abb8adf54f4a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de2ecba8e544cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594dddc46b1243fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d0dfbd64824a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e3149d5977433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594dddc46b1243fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222f013fca324bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d0dfbd64824a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>40,471</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,361</x:t>
-[...16 lines deleted...]
-          <x:t>41,243</x:t>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,030</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>