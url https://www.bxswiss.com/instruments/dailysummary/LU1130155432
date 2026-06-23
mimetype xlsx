--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de2ecba8e544cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b01b3831694e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d0dfbd64824a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf292f561254c4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222f013fca324bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d0dfbd64824a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfee2248ee8248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf292f561254c4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>41,270</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,943</x:t>
-[...463 lines deleted...]
-          <x:t>42,456</x:t>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>