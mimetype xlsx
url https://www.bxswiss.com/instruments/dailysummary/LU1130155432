--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b01b3831694e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc877f8fd9b014adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf292f561254c4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe4ec6725614448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfee2248ee8248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf292f561254c4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e9782681974a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe4ec6725614448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>42,072</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,702</x:t>
-[...124 lines deleted...]
-          <x:t>42,618</x:t>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>42,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,152</x:t>
-[...31 lines deleted...]
-          <x:t>42,553</x:t>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>