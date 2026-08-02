--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc877f8fd9b014adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3db8c9b40614570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe4ec6725614448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83833e6096694e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e9782681974a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe4ec6725614448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45c1c893fb44a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83833e6096694e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,701</x:t>
-[...129 lines deleted...]
-          <x:t>42,243</x:t>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,152</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>42,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,678</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>