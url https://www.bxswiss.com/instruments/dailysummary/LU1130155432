--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3db8c9b40614570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868024f5f96c494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83833e6096694e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2234ca13fc49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45c1c893fb44a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83833e6096694e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ff90ff1ce54634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2234ca13fc49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1130155432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>