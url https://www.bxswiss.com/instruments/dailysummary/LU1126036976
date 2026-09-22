--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b988bf65da4856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ef8a4ae9544ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e8592272684b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb23cfadcb467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a445b2add54080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e8592272684b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2367b40aaec34396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb23cfadcb467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,624</x:t>
-[...97 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,368</x:t>
-[...124 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,577</x:t>
-[...4 lines deleted...]
-          <x:t>19,370</x:t>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,544</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>19,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>