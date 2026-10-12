--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ef8a4ae9544ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2735af6bda7049de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83eb23cfadcb467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6074ac1c4d35432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2367b40aaec34396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83eb23cfadcb467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cee49d501648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6074ac1c4d35432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,577</x:t>
-[...4 lines deleted...]
-          <x:t>19,370</x:t>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,544</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>19,686</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>20,193</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>