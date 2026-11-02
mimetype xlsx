--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2735af6bda7049de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c82036bbf0438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6074ac1c4d35432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4dc93eeb86044fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cee49d501648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6074ac1c4d35432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd5c49ebf344798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4dc93eeb86044fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,686</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>19,827</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>