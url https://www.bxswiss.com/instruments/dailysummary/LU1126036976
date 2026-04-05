--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e45f3b67a324b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0907051b770e4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d28b1e76694ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61a857d53d74e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815ba8a2ff0d433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d28b1e76694ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf228b77cde5a4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61a857d53d74e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>