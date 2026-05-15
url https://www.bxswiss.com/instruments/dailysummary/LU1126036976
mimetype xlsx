--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0907051b770e4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0769507851c4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61a857d53d74e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62168c1cd86e4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf228b77cde5a4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61a857d53d74e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec1baf081f4438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62168c1cd86e4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>16,219</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>