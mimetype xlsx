--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0769507851c4722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd842b545cf14fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62168c1cd86e4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7c6e0465564280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec1baf081f4438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62168c1cd86e4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d59f117d1d43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7c6e0465564280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>