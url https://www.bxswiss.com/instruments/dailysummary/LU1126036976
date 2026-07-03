--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd842b545cf14fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9684ccf484443cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7c6e0465564280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f794955dbf4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d59f117d1d43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7c6e0465564280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fd2c124e134c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f794955dbf4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>