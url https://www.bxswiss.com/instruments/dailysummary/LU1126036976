--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9684ccf484443cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ab8c16a0764fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f794955dbf4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56b7985dfa94029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fd2c124e134c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f794955dbf4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45408a93bb394a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56b7985dfa94029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>20,037</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,030</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>19,792</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>19,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,310</x:t>
-[...112 lines deleted...]
-          <x:t>19,147</x:t>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>