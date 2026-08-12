--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ab8c16a0764fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c43f1d58054419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56b7985dfa94029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc474908a08c4edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45408a93bb394a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56b7985dfa94029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb79c61bd824666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc474908a08c4edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>19,334</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,039</x:t>
-[...301 lines deleted...]
-          <x:t>19,171</x:t>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>