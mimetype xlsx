--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c43f1d58054419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b988bf65da4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc474908a08c4edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e8592272684b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb79c61bd824666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc474908a08c4edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a445b2add54080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e8592272684b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1126036976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>18,893</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>19,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>19,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>