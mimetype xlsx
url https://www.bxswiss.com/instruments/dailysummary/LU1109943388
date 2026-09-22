--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453bd78ab8174b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc496ed9ad1f7419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c5b5edbf9c4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3415a88977b74f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ea4822b98a4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c5b5edbf9c4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84b8ef034ba4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3415a88977b74f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>22,747</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>22,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,839</x:t>
-[...33 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,920</x:t>
-[...16 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,961</x:t>
-[...387 lines deleted...]
-          <x:t>22,952</x:t>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>