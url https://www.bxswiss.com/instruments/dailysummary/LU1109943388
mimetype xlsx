--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc496ed9ad1f7419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13a7c33aa1a4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3415a88977b74f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4873056e814b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84b8ef034ba4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3415a88977b74f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe963dd7c844a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4873056e814b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,816</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,816</x:t>
-[...11 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,936</x:t>
-[...107 lines deleted...]
-          <x:t>22,965</x:t>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,955</x:t>
-[...33 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,002</x:t>
-[...178 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>22,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,879</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>22,879</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>