--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13a7c33aa1a4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb356daf0bb834f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4873056e814b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b344330ed54891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe963dd7c844a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4873056e814b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5aaa9b1ef6e4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b344330ed54891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>22,777</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,736</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>22,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,403</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>