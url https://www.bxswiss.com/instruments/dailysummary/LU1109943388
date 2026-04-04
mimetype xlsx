--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b57d183b8746a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19e321b63004842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb0911de9aa4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ef6ee5678d4243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b8c4a464ae745f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb0911de9aa4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e55a4dcf78493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ef6ee5678d4243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,098</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,020</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>21,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,864</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>