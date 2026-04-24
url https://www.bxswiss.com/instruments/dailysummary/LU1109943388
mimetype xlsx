--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19e321b63004842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cbd6956b1c4efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ef6ee5678d4243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87d0406595d4028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e55a4dcf78493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ef6ee5678d4243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d5a7fceca54c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87d0406595d4028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>21,698</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,642</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>21,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,499</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>