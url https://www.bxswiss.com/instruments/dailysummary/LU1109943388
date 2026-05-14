--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cbd6956b1c4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f20f19f15d94483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87d0406595d4028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7061c05dd1c04c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d5a7fceca54c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87d0406595d4028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4e95d20a1f44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7061c05dd1c04c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>21,867</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,867</x:t>
-[...48 lines deleted...]
-          <x:t>22,157</x:t>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>22,124</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,063</x:t>
-[...26 lines deleted...]
-          <x:t>22,083</x:t>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>