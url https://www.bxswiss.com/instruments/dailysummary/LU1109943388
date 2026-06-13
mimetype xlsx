--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f20f19f15d94483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1face713e792435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7061c05dd1c04c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d2c2948304439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4e95d20a1f44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7061c05dd1c04c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1979e706fc114395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d2c2948304439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>22,020</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>22,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,120</x:t>
-[...490 lines deleted...]
-          <x:t>22,119</x:t>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>