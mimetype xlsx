--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1face713e792435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc11f26cd07c419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d2c2948304439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c275556b9c54a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1979e706fc114395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d2c2948304439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b48fb79e4e4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c275556b9c54a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>22,090</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,090</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>22,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,350</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>