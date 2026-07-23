--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc11f26cd07c419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25efb87fb1844a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c275556b9c54a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39042d23ef944579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b48fb79e4e4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c275556b9c54a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f4192d4ab94a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39042d23ef944579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>22,600</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,553</x:t>
-[...16 lines deleted...]
-          <x:t>22,612</x:t>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,597</x:t>
-[...92 lines deleted...]
-          <x:t>22,482</x:t>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,444</x:t>
-[...53 lines deleted...]
-          <x:t>22,498</x:t>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>22,429</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>