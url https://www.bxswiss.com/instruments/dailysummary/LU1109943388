--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25efb87fb1844a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14270638bd24437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39042d23ef944579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9683a3de4f804927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f4192d4ab94a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39042d23ef944579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2c18b04d8b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9683a3de4f804927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,612</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,597</x:t>
-[...92 lines deleted...]
-          <x:t>22,482</x:t>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,444</x:t>
-[...53 lines deleted...]
-          <x:t>22,498</x:t>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,546</x:t>
-[...333 lines deleted...]
-          <x:t>22,617</x:t>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>