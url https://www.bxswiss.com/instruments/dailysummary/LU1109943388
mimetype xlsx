--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14270638bd24437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453bd78ab8174b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9683a3de4f804927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c5b5edbf9c4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2c18b04d8b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9683a3de4f804927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ea4822b98a4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c5b5edbf9c4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109943388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>