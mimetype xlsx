--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6d1ed9f78e4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b23f833114c4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda92a4ad41b14533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05f3513870c4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca78b53e6d1243c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda92a4ad41b14533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ea889e277948f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05f3513870c4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,739</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,756</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,645</x:t>
-[...60 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,690</x:t>
-[...387 lines deleted...]
-          <x:t>14,712</x:t>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>