--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b23f833114c4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce60d80f73244fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05f3513870c4f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ad45ce55244714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ea889e277948f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05f3513870c4f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79566feec56e4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ad45ce55244714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,751</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>14,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,652</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>