--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439a6ccdac7744c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4603bf3412a4839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb946ac31337439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfae2ecd8b78458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f1852cdf9b4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb946ac31337439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe89b04f5e904d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfae2ecd8b78458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>