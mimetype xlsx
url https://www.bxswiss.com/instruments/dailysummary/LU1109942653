--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4603bf3412a4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34dfdb7c70cb4082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfae2ecd8b78458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff53eb12ab9b4f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe89b04f5e904d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfae2ecd8b78458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f3e45a7217480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff53eb12ab9b4f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>14,410</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>