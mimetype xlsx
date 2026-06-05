--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34dfdb7c70cb4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94be692253c5469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff53eb12ab9b4f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0371a36f472a4d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f3e45a7217480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff53eb12ab9b4f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e672e2780f34dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0371a36f472a4d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,524</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,488</x:t>
+          <x:t>14,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>14,572</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,462</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>14,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>