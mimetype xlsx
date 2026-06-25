--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94be692253c5469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8b369395914ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0371a36f472a4d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1129e75b8cb4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e672e2780f34dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0371a36f472a4d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cb2db4e05c43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1129e75b8cb4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,489</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,606</x:t>
-[...102 lines deleted...]
-          <x:t>14,571</x:t>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>14,462</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>