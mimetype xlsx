--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8b369395914ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6b862985884039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1129e75b8cb4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eeb575c9b3f4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cb2db4e05c43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1129e75b8cb4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bdd8a35d854c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eeb575c9b3f4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>14,555</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,510</x:t>
-[...156 lines deleted...]
-          <x:t>14,700</x:t>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,670</x:t>
-[...16 lines deleted...]
-          <x:t>14,664</x:t>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,605</x:t>
-[...26 lines deleted...]
-          <x:t>14,621</x:t>
+          <x:t>14,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>