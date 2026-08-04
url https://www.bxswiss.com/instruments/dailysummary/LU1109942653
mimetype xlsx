--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6b862985884039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4584f46eb2e74bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eeb575c9b3f4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79d68e3686b4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bdd8a35d854c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eeb575c9b3f4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f29533ba5474742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79d68e3686b4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,564</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,673</x:t>
-[...4 lines deleted...]
-          <x:t>14,593</x:t>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,687</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>14,668</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>