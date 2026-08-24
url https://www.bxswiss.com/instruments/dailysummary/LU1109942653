--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4584f46eb2e74bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7288f9e074aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79d68e3686b4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7364b270344e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f29533ba5474742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79d68e3686b4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd9d9004370e4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7364b270344e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>14,612</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,641</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>14,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,605</x:t>
-[...21 lines deleted...]
-          <x:t>14,713</x:t>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,696</x:t>
-[...404 lines deleted...]
-          <x:t>14,797</x:t>
+          <x:t>14,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>