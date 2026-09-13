--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7288f9e074aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6d1ed9f78e4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7364b270344e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda92a4ad41b14533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd9d9004370e4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7364b270344e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca78b53e6d1243c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda92a4ad41b14533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR High Yield Corporate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109942653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,698</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,641</x:t>
-[...119 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>14,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,712</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>14,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>