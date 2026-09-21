--- v9 (2026-09-01)
+++ v10 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e232f18b7b4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e4d7c1edaf4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb074fd769a446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676aa78a5742483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0b25134a6041f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb074fd769a446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8b3eb2c3c34f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676aa78a5742483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>7,978</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>