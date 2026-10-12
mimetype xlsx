--- v10 (2026-09-21)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e4d7c1edaf4278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850f2b379f28481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676aa78a5742483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74af438a86324461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8b3eb2c3c34f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676aa78a5742483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e7a2b96cf34200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74af438a86324461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,952</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,947</x:t>
-[...6 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,940</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,939</x:t>
-[...517 lines deleted...]
-          <x:t>8,035</x:t>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>