--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850f2b379f28481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f88743beeb14834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74af438a86324461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf781ac150642486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e7a2b96cf34200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74af438a86324461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd627e964d998479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf781ac150642486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,045</x:t>
-[...16 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,065</x:t>
-[...70 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,001</x:t>
-[...188 lines deleted...]
-          <x:t>8,081</x:t>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,954</x:t>
-[...161 lines deleted...]
-          <x:t>7,908</x:t>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>