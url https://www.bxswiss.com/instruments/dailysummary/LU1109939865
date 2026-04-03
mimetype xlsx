--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dddf99a0934fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6125895c5c7742fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc33706f68af462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de69fb992824dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32d59971a674800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc33706f68af462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ae6f80018040f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de69fb992824dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>7,818</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>7,813</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,793</x:t>
-[...355 lines deleted...]
-          <x:t>7,665</x:t>
+          <x:t>7,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>