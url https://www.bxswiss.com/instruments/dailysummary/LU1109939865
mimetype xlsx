--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6125895c5c7742fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b17a2d911594b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de69fb992824dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1e5a832380465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ae6f80018040f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de69fb992824dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra506790efe1c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1e5a832380465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,901</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...585 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,872</x:t>
-[...36 lines deleted...]
-          <x:t>7,843</x:t>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>