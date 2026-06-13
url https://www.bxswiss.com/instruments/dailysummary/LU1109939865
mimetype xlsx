--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b17a2d911594b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4982daa25c5e4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1e5a832380465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c20bba42fe47f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra506790efe1c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1e5a832380465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420a0e710df646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c20bba42fe47f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>7,778</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,861</x:t>
-[...102 lines deleted...]
-          <x:t>7,865</x:t>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,835</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>7,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>7,867</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>7,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>