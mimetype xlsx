--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4982daa25c5e4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe0a8282bdc4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c20bba42fe47f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce917cc30ec4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420a0e710df646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c20bba42fe47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70d8f9b78af4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce917cc30ec4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...571 lines deleted...]
-          <x:t>7,924</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,909</x:t>
-[...31 lines deleted...]
-          <x:t>7,916</x:t>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>