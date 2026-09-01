--- v8 (2026-07-23)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe0a8282bdc4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e232f18b7b4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce917cc30ec4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb074fd769a446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70d8f9b78af4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce917cc30ec4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0b25134a6041f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb074fd769a446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Rolling Target Maturity Sept 2027 EUR High Yield UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1109939865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,962</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>7,978</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>8,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>