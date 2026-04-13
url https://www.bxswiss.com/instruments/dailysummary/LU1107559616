--- v5 (2026-03-24)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff349a5ec5149cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c9cf5440d94026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee3f772b346472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5c1166ce0f44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45656d54d5454f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee3f772b346472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961e535f0c71417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5c1166ce0f44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>19,418</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,637</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>19,844</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>19,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>