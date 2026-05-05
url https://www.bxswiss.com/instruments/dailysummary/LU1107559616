--- v6 (2026-04-13)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c9cf5440d94026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb936b9e2d9dc4458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5c1166ce0f44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048f13e327684479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961e535f0c71417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5c1166ce0f44cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673e3a35ec5a45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048f13e327684479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>20,427</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,323</x:t>
-[...134 lines deleted...]
-          <x:t>20,496</x:t>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>