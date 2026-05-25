--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb936b9e2d9dc4458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6272146addf4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048f13e327684479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159d84d75a504774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673e3a35ec5a45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048f13e327684479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af1ee1297c4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159d84d75a504774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,527</x:t>
-[...31 lines deleted...]
-          <x:t>20,128</x:t>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,258</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>20,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>20,381</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>