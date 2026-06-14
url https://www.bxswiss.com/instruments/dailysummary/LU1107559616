--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6272146addf4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61dc758ce82b4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159d84d75a504774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbeb49baaa143cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1af1ee1297c4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159d84d75a504774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37c8ec645b34280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbeb49baaa143cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>21,205</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,050</x:t>
-[...75 lines deleted...]
-          <x:t>21,064</x:t>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,182</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>21,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>