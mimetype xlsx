--- v9 (2026-06-14)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61dc758ce82b4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c5cb9ddd4d46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbeb49baaa143cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd722feb85cc34063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37c8ec645b34280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbeb49baaa143cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4f8a873f694105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd722feb85cc34063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>22,108</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,949</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>21,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,727</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>