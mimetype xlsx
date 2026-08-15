--- v10 (2026-07-06)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c5cb9ddd4d46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9073f29904ec4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd722feb85cc34063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3c1bfe326f4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4f8a873f694105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd722feb85cc34063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4fc923f8b8c45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3c1bfe326f4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>22,150</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,038</x:t>
-[...129 lines deleted...]
-          <x:t>23,396</x:t>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,290</x:t>
-[...242 lines deleted...]
-          <x:t>22,500</x:t>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>