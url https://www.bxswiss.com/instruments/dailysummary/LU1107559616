--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9073f29904ec4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960b6db235124cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3c1bfe326f4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade180b2c3c84f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4fc923f8b8c45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3c1bfe326f4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59be88fd421f4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade180b2c3c84f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,406</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,362</x:t>
-[...625 lines deleted...]
-          <x:t>23,514</x:t>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>