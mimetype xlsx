--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960b6db235124cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f239b8c8004f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade180b2c3c84f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a55478744d4d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59be88fd421f4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade180b2c3c84f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4279c213fdbf44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a55478744d4d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>23,665</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,603</x:t>
-[...416 lines deleted...]
-          <x:t>23,184</x:t>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>23,431</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>