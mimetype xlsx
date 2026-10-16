--- v13 (2026-09-25)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f239b8c8004f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bd65a657ba456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a55478744d4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf330ed7c869c4c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4279c213fdbf44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a55478744d4d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10769f26bfc84ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf330ed7c869c4c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>23,184</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>23,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>23,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,414</x:t>
-[...112 lines deleted...]
-          <x:t>23,302</x:t>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>