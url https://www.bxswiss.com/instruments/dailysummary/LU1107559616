--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bd65a657ba456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027d29b25873412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf330ed7c869c4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b59d20f52a489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10769f26bfc84ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf330ed7c869c4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60651aab26e4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b59d20f52a489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core MSCI Japan UCITS ETF JPY UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>23,620</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,414</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>23,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,797</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>