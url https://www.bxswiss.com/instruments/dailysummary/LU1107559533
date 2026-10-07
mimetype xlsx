--- v12 (2026-08-31)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c89ddb62748c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b7773aaf3749b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re670e91200c04a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re261bbb4fab74a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3e1c0a1e1049ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re670e91200c04a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18e863e52064788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re261bbb4fab74a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>19,524</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,287</x:t>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,324</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>19,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>