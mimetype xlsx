--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b7773aaf3749b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad7e3bcea544891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re261bbb4fab74a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde545dc3ac747fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18e863e52064788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re261bbb4fab74a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c52b0fb68e4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde545dc3ac747fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>19,468</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,418</x:t>
-[...308 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,406</x:t>
-[...21 lines deleted...]
-          <x:t>19,114</x:t>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,092</x:t>
-[...220 lines deleted...]
-          <x:t>19,097</x:t>
+          <x:t>19,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>