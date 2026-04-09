--- v5 (2026-03-19)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9321a090b614bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43cd72711594753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a9561cf6444685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b3a5e245724763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b29b39a1bb4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a9561cf6444685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ec04c65096456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b3a5e245724763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>17,870</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>18,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,088</x:t>
-[...129 lines deleted...]
-          <x:t>18,686</x:t>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,527</x:t>
-[...350 lines deleted...]
-          <x:t>17,810</x:t>
+          <x:t>18,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>