--- v6 (2026-04-09)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43cd72711594753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bde6eb8ac1400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b3a5e245724763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c5e40856e54f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ec04c65096456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b3a5e245724763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67f85550b6347ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c5e40856e54f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>17,601</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,120</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>18,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,106</x:t>
-[...26 lines deleted...]
-          <x:t>18,543</x:t>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>