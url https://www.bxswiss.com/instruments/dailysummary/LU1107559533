--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bde6eb8ac1400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956da4b48aa7454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c5e40856e54f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91676382afaf4cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67f85550b6347ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c5e40856e54f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce31973bbb7442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91676382afaf4cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,513</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,263</x:t>
-[...43 lines deleted...]
-          <x:t>18,342</x:t>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,313</x:t>
-[...485 lines deleted...]
-          <x:t>18,295</x:t>
+          <x:t>18,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>