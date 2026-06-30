--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956da4b48aa7454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11dfe91139642a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91676382afaf4cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f8600fae9747ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce31973bbb7442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91676382afaf4cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra604039a5c5a4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f8600fae9747ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,309</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>18,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,180</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>