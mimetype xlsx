--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11dfe91139642a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc634ba5a75cf4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f8600fae9747ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5961fd51847b4669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra604039a5c5a4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f8600fae9747ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64d9bea36974a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5961fd51847b4669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>