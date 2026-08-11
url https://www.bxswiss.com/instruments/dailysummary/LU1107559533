--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc634ba5a75cf4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5afe42712714fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5961fd51847b4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bd611d8bfc49d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64d9bea36974a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5961fd51847b4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa2438668f1441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bd611d8bfc49d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>19,017</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,133</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>19,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>