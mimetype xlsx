--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5afe42712714fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7c89ddb62748c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bd611d8bfc49d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re670e91200c04a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa2438668f1441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bd611d8bfc49d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3e1c0a1e1049ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re670e91200c04a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI United Kingdom UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,486</x:t>
-[...333 lines deleted...]
-          <x:t>19,831</x:t>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>