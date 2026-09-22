--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f0f6d16f0a4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80231cf92d024795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd0d2fe4be6442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf6bb9a11bb475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R940ff266e38c4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd0d2fe4be6442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf756eb8516d84e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf6bb9a11bb475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>30,900</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30,397</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,165</x:t>
-[...220 lines deleted...]
-          <x:t>30,275</x:t>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>