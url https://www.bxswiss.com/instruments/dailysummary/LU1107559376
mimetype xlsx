--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80231cf92d024795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17ff93fae014bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf6bb9a11bb475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7430eb83a0e4917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf756eb8516d84e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf6bb9a11bb475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac1a4fa70404a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7430eb83a0e4917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>30,851</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,419</x:t>
-[...87 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,218</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>30,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>