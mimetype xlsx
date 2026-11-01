--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17ff93fae014bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a01c76b34884046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7430eb83a0e4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea56a10da21c45d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac1a4fa70404a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7430eb83a0e4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae596d76b6304419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea56a10da21c45d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>