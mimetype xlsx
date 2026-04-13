--- v4 (2026-03-24)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc36231f2fc482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb58324f59d0473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9457f16693424e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97570d94bac64917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76364ee943d840b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9457f16693424e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f14072fe584b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97570d94bac64917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>26,874</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,732</x:t>
-[...242 lines deleted...]
-          <x:t>25,821</x:t>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>