--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb58324f59d0473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f72defd5425469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97570d94bac64917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa1762780d145a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f14072fe584b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97570d94bac64917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c50e5584304a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa1762780d145a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>