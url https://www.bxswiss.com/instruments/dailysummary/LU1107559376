--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f72defd5425469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9316b2dabaa648d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa1762780d145a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd481e80872524250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c50e5584304a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa1762780d145a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf656067431644db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd481e80872524250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,062</x:t>
-[...441 lines deleted...]
-          <x:t>27,756</x:t>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>