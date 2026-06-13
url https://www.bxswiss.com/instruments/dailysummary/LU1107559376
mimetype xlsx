--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9316b2dabaa648d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb1eec0c6eb4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd481e80872524250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref84bdb35fe04c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf656067431644db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd481e80872524250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13565bb5b5b944d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref84bdb35fe04c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,072</x:t>
-[...112 lines deleted...]
-          <x:t>27,641</x:t>
+          <x:t>27,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>28,600</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,221</x:t>
-[...301 lines deleted...]
-          <x:t>28,677</x:t>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>