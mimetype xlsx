--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb1eec0c6eb4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab5ec3311cb478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref84bdb35fe04c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436afbe3912e4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13565bb5b5b944d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref84bdb35fe04c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8527e70eea34ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436afbe3912e4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>