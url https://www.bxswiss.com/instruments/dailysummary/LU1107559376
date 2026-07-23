--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab5ec3311cb478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5c75f22c7f4966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436afbe3912e4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39a63b470634575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8527e70eea34ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436afbe3912e4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b1423f905d42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39a63b470634575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>29,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>