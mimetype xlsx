--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5c75f22c7f4966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1281174c1ee43d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39a63b470634575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752b784427e24f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b1423f905d42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39a63b470634575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8dc8881fce4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752b784427e24f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>29,953</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,954</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>30,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>