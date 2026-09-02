--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1281174c1ee43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f0f6d16f0a4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752b784427e24f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd0d2fe4be6442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8dc8881fce4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752b784427e24f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R940ff266e38c4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd0d2fe4be6442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1107559376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>29,998</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,907</x:t>
-[...544 lines deleted...]
-          <x:t>31,572</x:t>
+          <x:t>30,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>