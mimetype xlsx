--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12112b1859a24f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5573529016241a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb445f7adb9a14367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf64dc4361de4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866ff3f0238c4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb445f7adb9a14367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee02136c8624d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf64dc4361de4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,950</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>223,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>223,650</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>217,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,800</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>