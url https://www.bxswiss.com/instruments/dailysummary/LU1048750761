--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5573529016241a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1dd0975e2c41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf64dc4361de4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a0bf4d2ee94fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee02136c8624d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf64dc4361de4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64a596041414269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a0bf4d2ee94fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>222,800</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>212,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>