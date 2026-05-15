--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1dd0975e2c41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c6d7f156094470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a0bf4d2ee94fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa4090af0c94ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64a596041414269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a0bf4d2ee94fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56bc31529714c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa4090af0c94ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>