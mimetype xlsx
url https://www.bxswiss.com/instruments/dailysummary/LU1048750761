--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c6d7f156094470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e25c155ac34af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa4090af0c94ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02c43d944144d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56bc31529714c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa4090af0c94ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3f31cc5b6d429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02c43d944144d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,850</x:t>
-[...70 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>230,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>231,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,450</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>234,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,900</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>227,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>