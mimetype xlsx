--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e25c155ac34af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c5329363884d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02c43d944144d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2ed692d3c348e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3f31cc5b6d429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02c43d944144d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb71d120975d4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2ed692d3c348e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>231,200</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>229,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,700</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>232,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,200</x:t>
-[...171 lines deleted...]
-          <x:t>234,000</x:t>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>