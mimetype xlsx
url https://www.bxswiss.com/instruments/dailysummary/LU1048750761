--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c5329363884d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b75aea31e4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2ed692d3c348e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c630b0b41a4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb71d120975d4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2ed692d3c348e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b407a2601a942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c630b0b41a4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>233,950</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>235,200</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,200</x:t>
-[...220 lines deleted...]
-          <x:t>238,900</x:t>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>