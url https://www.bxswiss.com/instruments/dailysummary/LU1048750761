--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097b75aea31e4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15df04f15028436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c630b0b41a4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5f5dcbb56647ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b407a2601a942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c630b0b41a4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfaeac34df6642b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5f5dcbb56647ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>237,600</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>242,100</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,800</x:t>
-[...274 lines deleted...]
-          <x:t>238,550</x:t>
+          <x:t>243,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>