--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15df04f15028436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524e5ae7cab14407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5f5dcbb56647ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef30c094ba04d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfaeac34df6642b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5f5dcbb56647ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7673c459194046b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef30c094ba04d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>235,000</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,100</x:t>
-[...544 lines deleted...]
-          <x:t>242,250</x:t>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>