--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524e5ae7cab14407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfbf1ed2d2e47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef30c094ba04d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f5492ea3ed4f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7673c459194046b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef30c094ba04d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ca681cb4a94add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f5492ea3ed4f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>235,100</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>