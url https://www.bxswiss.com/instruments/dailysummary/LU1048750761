--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfbf1ed2d2e47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0f21dcc3b9452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f5492ea3ed4f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907d92a54b064c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ca681cb4a94add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f5492ea3ed4f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2e833a32d94eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907d92a54b064c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan SICAV - US Smaller Companies USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048750761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>227,450</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>229,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,000</x:t>
-[...117 lines deleted...]
-          <x:t>224,100</x:t>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>