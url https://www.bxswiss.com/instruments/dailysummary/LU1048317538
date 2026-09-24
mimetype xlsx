--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0687d0854b4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f953e947510462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc09d0874704e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8024960bb2e341d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee3ad10f16d43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc09d0874704e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd214bb2c9be54336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8024960bb2e341d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>14,787</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,739</x:t>
-[...173 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,797</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>14,837</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,797</x:t>
-[...107 lines deleted...]
-          <x:t>14,727</x:t>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>