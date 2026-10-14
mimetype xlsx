--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f953e947510462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376f2c2bb7b44be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8024960bb2e341d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee3b00e595946e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd214bb2c9be54336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8024960bb2e341d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc133cabb6e3d42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee3b00e595946e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>14,837</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,797</x:t>
-[...340 lines deleted...]
-          <x:t>14,647</x:t>
+          <x:t>14,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>14,497</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>