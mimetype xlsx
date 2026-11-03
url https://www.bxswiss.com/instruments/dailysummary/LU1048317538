--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376f2c2bb7b44be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc523acb62d204255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee3b00e595946e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37f2b6204d84dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc133cabb6e3d42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee3b00e595946e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red804d34d0ab4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37f2b6204d84dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>14,788</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,497</x:t>
-[...377 lines deleted...]
-          <x:t>14,311</x:t>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>