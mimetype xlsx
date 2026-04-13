--- v2 (2026-03-24)
+++ v3 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0793139c334ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c00fb0ca79476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe68b4cbf604564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra450f80bfc194d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22b757860fd4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe68b4cbf604564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0dc38736a04d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra450f80bfc194d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>15,175</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>15,039</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>