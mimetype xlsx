--- v3 (2026-04-13)
+++ v4 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c00fb0ca79476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8f394c6c4f4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra450f80bfc194d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782986d638584e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0dc38736a04d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra450f80bfc194d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cea49e353ca49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782986d638584e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,179</x:t>
-[...48 lines deleted...]
-          <x:t>15,067</x:t>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,039</x:t>
-[...323 lines deleted...]
-          <x:t>15,064</x:t>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>15,177</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>