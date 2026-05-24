--- v4 (2026-05-04)
+++ v5 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8f394c6c4f4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f227f7f95e742ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782986d638584e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b8d66d00c14b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cea49e353ca49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782986d638584e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14335f33c45451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b8d66d00c14b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,193</x:t>
-[...31 lines deleted...]
-          <x:t>15,064</x:t>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>15,244</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,186</x:t>
-[...404 lines deleted...]
-          <x:t>15,084</x:t>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>