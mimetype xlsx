--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f227f7f95e742ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a6077891234137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b8d66d00c14b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abf54267da44eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14335f33c45451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b8d66d00c14b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fb75fabffd4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abf54267da44eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,207</x:t>
-[...48 lines deleted...]
-          <x:t>15,142</x:t>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,072</x:t>
-[...26 lines deleted...]
-          <x:t>14,975</x:t>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,084</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>15,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,040</x:t>
-[...220 lines deleted...]
-          <x:t>15,021</x:t>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>