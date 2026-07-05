--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a6077891234137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e147631c6314e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abf54267da44eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d89d519f6340dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fb75fabffd4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abf54267da44eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1634dfb7c54d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d89d519f6340dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,116</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,040</x:t>
-[...205 lines deleted...]
-          <x:t>15,000</x:t>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>15,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,009</x:t>
-[...85 lines deleted...]
-          <x:t>15,125</x:t>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>