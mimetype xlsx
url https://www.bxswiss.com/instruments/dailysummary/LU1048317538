--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e147631c6314e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35fc2d995564c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d89d519f6340dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb681d91b2fe7473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1634dfb7c54d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d89d519f6340dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb193b32661472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb681d91b2fe7473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>15,030</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,009</x:t>
-[...372 lines deleted...]
-          <x:t>15,195</x:t>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,169</x:t>
-[...107 lines deleted...]
-          <x:t>15,079</x:t>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>