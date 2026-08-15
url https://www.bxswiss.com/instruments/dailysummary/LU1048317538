--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35fc2d995564c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f9b53622814796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb681d91b2fe7473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae17fffc96a94848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffb193b32661472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb681d91b2fe7473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f737aec6276401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae17fffc96a94848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>14,971</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,926</x:t>
-[...38 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,933</x:t>
-[...16 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,842</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>14,757</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>