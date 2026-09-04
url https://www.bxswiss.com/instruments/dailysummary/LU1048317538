--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f9b53622814796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0687d0854b4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae17fffc96a94848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc09d0874704e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f737aec6276401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae17fffc96a94848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee3ad10f16d43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc09d0874704e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,842</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,999</x:t>
-[...134 lines deleted...]
-          <x:t>14,827</x:t>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>14,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>