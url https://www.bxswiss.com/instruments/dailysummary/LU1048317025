--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1ba4ef9aaf4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f19778d1cc491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f2a8cbb3fa4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5ff8b59d3d49a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84ecde9af6c4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f2a8cbb3fa4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf67b997e54b4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5ff8b59d3d49a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,335</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,383</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>25.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,389</x:t>
-[...495 lines deleted...]
-          <x:t>15,985</x:t>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>