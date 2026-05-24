--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f19778d1cc491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba9d4f9b9f24f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5ff8b59d3d49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6495325a0c4ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf67b997e54b4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5ff8b59d3d49a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280de37cb6204b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6495325a0c4ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>16,152</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,131</x:t>
-[...16 lines deleted...]
-          <x:t>16,079</x:t>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,012</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>16,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>