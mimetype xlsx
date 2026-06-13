--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba9d4f9b9f24f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903072d35b5942e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6495325a0c4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301d19166b5c4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280de37cb6204b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6495325a0c4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6feda722c3764b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301d19166b5c4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>16,333</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,253</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16,358</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,323</x:t>
-[...468 lines deleted...]
-          <x:t>16,012</x:t>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>