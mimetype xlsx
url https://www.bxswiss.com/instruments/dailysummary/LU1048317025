--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903072d35b5942e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4b03faf25e456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301d19166b5c4d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199c8e318afd4766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6feda722c3764b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301d19166b5c4d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a8742fc09a4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199c8e318afd4766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,113</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>16,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>