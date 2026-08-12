--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4b03faf25e456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75452632ca1e4aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199c8e318afd4766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32acb5d009b64559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a8742fc09a4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199c8e318afd4766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77371224c0a64d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32acb5d009b64559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>16,266</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>16,338</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,279</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>16,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,262</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>16,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>