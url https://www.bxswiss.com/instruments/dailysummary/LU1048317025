--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75452632ca1e4aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124af0c375e8406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32acb5d009b64559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d0f9c6c84c4c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77371224c0a64d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32acb5d009b64559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfa20287f0a4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d0f9c6c84c4c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,157</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,092</x:t>
-[...26 lines deleted...]
-          <x:t>16,135</x:t>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>16,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>16,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,176</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>16,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,314</x:t>
-[...80 lines deleted...]
-          <x:t>16,262</x:t>
+          <x:t>16,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>