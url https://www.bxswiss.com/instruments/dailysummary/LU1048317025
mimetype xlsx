--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124af0c375e8406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra555895d6aa74777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d0f9c6c84c4c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62d2ad790a74eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfa20287f0a4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d0f9c6c84c4c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c2463651bf4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62d2ad790a74eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,222</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,176</x:t>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>16,258</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,314</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>16,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,377</x:t>
-[...112 lines deleted...]
-          <x:t>16,164</x:t>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>16,309</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>