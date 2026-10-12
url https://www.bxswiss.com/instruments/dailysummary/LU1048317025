--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra555895d6aa74777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29bcc55c8504072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62d2ad790a74eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460b916595c248ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c2463651bf4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62d2ad790a74eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1297bec6ca4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460b916595c248ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,164</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>16,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>16,293</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,267</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>16,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,311</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>