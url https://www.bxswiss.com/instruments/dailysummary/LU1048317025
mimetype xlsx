--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29bcc55c8504072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3300216ce1e549c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460b916595c248ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce040ec83f24070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1297bec6ca4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460b916595c248ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2643c8326d4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce040ec83f24070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (hedged to EUR) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048317025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>