--- v10 (2026-09-03)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a79da7562744a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5dc88c004084eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d70ea9bdd846e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4338d88eecc5449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba4891edbc04d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d70ea9bdd846e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5466d418e4314cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4338d88eecc5449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>11,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>11,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,918</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>11,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,941</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>11,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>