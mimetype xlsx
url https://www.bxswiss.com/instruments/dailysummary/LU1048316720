--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5dc88c004084eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c40cc2053ea4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4338d88eecc5449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fb6e9fe85d4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5466d418e4314cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4338d88eecc5449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d792bac635d4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fb6e9fe85d4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,831</x:t>
-[...48 lines deleted...]
-          <x:t>11,889</x:t>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,837</x:t>
-[...97 lines deleted...]
-          <x:t>11,885</x:t>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,871</x:t>
-[...409 lines deleted...]
-          <x:t>11,941</x:t>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>