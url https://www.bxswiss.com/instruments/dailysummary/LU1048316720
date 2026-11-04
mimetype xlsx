--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c40cc2053ea4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c603be6166436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fb6e9fe85d4a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55bf125be3b4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d792bac635d4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fb6e9fe85d4a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fbca337fbf41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55bf125be3b4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,875</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,815</x:t>
-[...53 lines deleted...]
-          <x:t>11,844</x:t>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,959</x:t>
-[...43 lines deleted...]
-          <x:t>11,997</x:t>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,939</x:t>
-[...173 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,989</x:t>
-[...151 lines deleted...]
-          <x:t>08.10.2026</x:t>
+          <x:t>11,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,898</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>12,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>