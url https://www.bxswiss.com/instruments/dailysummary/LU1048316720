--- v2 (2026-03-24)
+++ v3 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c7502ac90d424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21204f94729c4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b74db372eac4770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d057be8d8854d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549131982c054225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b74db372eac4770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4df1cbeb2c411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d057be8d8854d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,669</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,611</x:t>
-[...11 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,661</x:t>
-[...21 lines deleted...]
-          <x:t>11,595</x:t>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,502</x:t>
-[...448 lines deleted...]
-          <x:t>11,546</x:t>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,705</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>11,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>