--- v3 (2026-04-14)
+++ v4 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21204f94729c4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac92fc4055e4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d057be8d8854d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55da74394324be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4df1cbeb2c411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d057be8d8854d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1aae89d0f64e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55da74394324be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,606</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,574</x:t>
-[...38 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,646</x:t>
-[...468 lines deleted...]
-          <x:t>11,705</x:t>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>