--- v4 (2026-05-06)
+++ v5 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac92fc4055e4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6861330c11e74f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55da74394324be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf170cb005a8d482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1aae89d0f64e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55da74394324be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdcdfc393654bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf170cb005a8d482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>11,717</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,748</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,771</x:t>
-[...53 lines deleted...]
-          <x:t>11,667</x:t>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,664</x:t>
-[...102 lines deleted...]
-          <x:t>11,617</x:t>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,678</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,614</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>11,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>