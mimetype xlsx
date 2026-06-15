--- v5 (2026-05-26)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6861330c11e74f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf11fbbefcb419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf170cb005a8d482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0caaa1b2004477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdcdfc393654bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf170cb005a8d482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964f2448f6614442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0caaa1b2004477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,680</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,748</x:t>
-[...468 lines deleted...]
-          <x:t>11,614</x:t>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>