--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf11fbbefcb419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e97e5b303334546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e0caaa1b2004477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af6b63f82bc483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964f2448f6614442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e0caaa1b2004477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf010489eda4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af6b63f82bc483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,450 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...200 lines deleted...]
-          <x:t>11,675</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,665</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>11,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,845</x:t>
         </x:is>
       </x:c>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>