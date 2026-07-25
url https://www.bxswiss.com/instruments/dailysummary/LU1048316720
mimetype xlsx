--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e97e5b303334546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9890961fbc99411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af6b63f82bc483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58aeb5669d549f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf010489eda4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af6b63f82bc483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf210b123cb564f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58aeb5669d549f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>11,874</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,828</x:t>
-[...38 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,033</x:t>
-[...296 lines deleted...]
-          <x:t>11,998</x:t>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,984</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>