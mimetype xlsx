--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9890961fbc99411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc789ac83abe04b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58aeb5669d549f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8108371ca3d04a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf210b123cb564f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58aeb5669d549f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92130b804a4446a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8108371ca3d04a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,091</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,076</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>12,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,951</x:t>
-[...129 lines deleted...]
-          <x:t>11,982</x:t>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,961</x:t>
-[...183 lines deleted...]
-          <x:t>11,883</x:t>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>11,956</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>