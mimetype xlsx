--- v9 (2026-08-14)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc789ac83abe04b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a79da7562744a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8108371ca3d04a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d70ea9bdd846e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92130b804a4446a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8108371ca3d04a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba4891edbc04d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d70ea9bdd846e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,016</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,983</x:t>
-[...43 lines deleted...]
-          <x:t>11,966</x:t>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,920</x:t>
-[...566 lines deleted...]
-          <x:t>11,967</x:t>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>