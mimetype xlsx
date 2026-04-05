--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d3bf6c404848a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd210f0231447f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02a08c37b7c4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f6761c68814778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d15e7c59b7e4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02a08c37b7c4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7925236b944898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f6761c68814778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11,413</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>20.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>11,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,632</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,611</x:t>
-[...220 lines deleted...]
-          <x:t>11,525</x:t>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>