--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd210f0231447f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dadb7d65b245be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f6761c68814778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc7569a9dc74fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7925236b944898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f6761c68814778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4394b46bf594335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc7569a9dc74fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,604</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,570</x:t>
-[...65 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,498</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>11,459</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>11,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>