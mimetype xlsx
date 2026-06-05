--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72dadb7d65b245be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95363f43cfa4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc7569a9dc74fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0900bd820e4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4394b46bf594335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc7569a9dc74fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3905a781978a4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0900bd820e4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,607</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,533</x:t>
-[...151 lines deleted...]
-          <x:t>11,571</x:t>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,608</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,595</x:t>
-[...355 lines deleted...]
-          <x:t>11,503</x:t>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>