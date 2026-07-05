--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95363f43cfa4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d1bca28b5e4e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0900bd820e4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5072fb4befbf4b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3905a781978a4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0900bd820e4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea44d06c18f24cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5072fb4befbf4b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>