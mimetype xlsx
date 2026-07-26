--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d1bca28b5e4e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b10cbd100d14121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5072fb4befbf4b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32189e241bb74126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea44d06c18f24cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5072fb4befbf4b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785f15c672bd4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32189e241bb74126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,945</x:t>
-[...269 lines deleted...]
-          <x:t>11,966</x:t>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,873</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>11,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>