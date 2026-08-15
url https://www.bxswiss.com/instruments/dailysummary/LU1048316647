--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b10cbd100d14121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recba09560a594680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32189e241bb74126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a2616a868e4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785f15c672bd4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32189e241bb74126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2eefe3fe02b4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a2616a868e4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>11,966</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11,893</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,869</x:t>
-[...80 lines deleted...]
-          <x:t>11,855</x:t>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,887</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>11,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>11,917</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,849</x:t>
-[...43 lines deleted...]
-          <x:t>11,878</x:t>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,841</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>11,873</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>