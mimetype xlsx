--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recba09560a594680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb207967c8d414bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a2616a868e4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd64a478574721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2eefe3fe02b4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a2616a868e4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68851db6c651439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd64a478574721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,826</x:t>
-[...48 lines deleted...]
-          <x:t>11,917</x:t>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,849</x:t>
-[...43 lines deleted...]
-          <x:t>11,878</x:t>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,841</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,583</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>