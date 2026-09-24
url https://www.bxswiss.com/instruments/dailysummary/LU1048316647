--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb207967c8d414bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e4271cb91545ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd64a478574721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a035b87a084709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68851db6c651439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd64a478574721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0588b0696434885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a035b87a084709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>11,604</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,542</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>11,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>