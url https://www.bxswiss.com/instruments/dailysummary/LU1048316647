--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e4271cb91545ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105ff76dad2d4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a035b87a084709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf680ca5cb5174b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0588b0696434885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a035b87a084709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04441090a4d34b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf680ca5cb5174b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,419</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,373</x:t>
-[...26 lines deleted...]
-          <x:t>11,442</x:t>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>11,486</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,477</x:t>
-[...102 lines deleted...]
-          <x:t>11,609</x:t>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,581</x:t>
-[...26 lines deleted...]
-          <x:t>11,554</x:t>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>