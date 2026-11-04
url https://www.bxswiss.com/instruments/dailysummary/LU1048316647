--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105ff76dad2d4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952ca9d8f5b04b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf680ca5cb5174b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c94df17f8f411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04441090a4d34b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf680ca5cb5174b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92d22aa90c245c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c94df17f8f411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates UCITS ETF (USD) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048316647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,506</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,547</x:t>
-[...4 lines deleted...]
-          <x:t>11,477</x:t>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>11,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>11,489</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,474</x:t>
-[...166 lines deleted...]
-          <x:t>11,618</x:t>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>