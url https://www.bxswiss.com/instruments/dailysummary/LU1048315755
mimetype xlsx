--- v11 (2026-08-22)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b020ec6740946b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aac0095925f4afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23877ce06ccb443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3b02deb0b142b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddde53a18f904115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23877ce06ccb443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e475bb01ba4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3b02deb0b142b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>12,983</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,092</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,041</x:t>
-[...512 lines deleted...]
-          <x:t>13,048</x:t>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>