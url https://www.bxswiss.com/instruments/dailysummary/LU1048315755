--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aac0095925f4afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a3a8ae44e64c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3b02deb0b142b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c2b10dc3c4ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e475bb01ba4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3b02deb0b142b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b6892e91ef495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c2b10dc3c4ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,993</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>16.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,949</x:t>
-[...26 lines deleted...]
-          <x:t>13,001</x:t>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,918</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>12,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>12,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,842</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>01.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,893</x:t>
-[...36 lines deleted...]
-          <x:t>12,817</x:t>
+          <x:t>12,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>