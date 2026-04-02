--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf807ad63df84a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ea1a7e357549c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c99a4aca924fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebee48a2bd74214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a2c63f9ad8482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c99a4aca924fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d274b8c1fde408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebee48a2bd74214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,375</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,339</x:t>
-[...205 lines deleted...]
-          <x:t>13,389</x:t>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,347</x:t>
-[...330 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,320</x:t>
-[...9 lines deleted...]
-          <x:t>13,259</x:t>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>