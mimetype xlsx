--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ea1a7e357549c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916f0352beda4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebee48a2bd74214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87732323c1740e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d274b8c1fde408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebee48a2bd74214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da32bd06b244aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87732323c1740e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,499</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,329</x:t>
-[...195 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,407</x:t>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,210</x:t>
-[...173 lines deleted...]
-          <x:t>13,129</x:t>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,036</x:t>
-[...193 lines deleted...]
-          <x:t>13,201</x:t>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>