--- v6 (2026-04-22)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916f0352beda4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf5eb60d6f94215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87732323c1740e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd9e940d2c44e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da32bd06b244aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87732323c1740e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90eaa1c909c04768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd9e940d2c44e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,129</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,036</x:t>
-[...43 lines deleted...]
-          <x:t>13,169</x:t>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,147</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>13,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>