--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf5eb60d6f94215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c97b3baf4104690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd9e940d2c44e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcff9bbc2964dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90eaa1c909c04768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd9e940d2c44e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c1c11fe48c47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcff9bbc2964dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,219</x:t>
-[...70 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,201</x:t>
-[...254 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,190</x:t>
-[...220 lines deleted...]
-          <x:t>13,114</x:t>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>