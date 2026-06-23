--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c97b3baf4104690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd56075f93645d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcff9bbc2964dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5edd1fb50b43c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c1c11fe48c47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcff9bbc2964dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d0225561684bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5edd1fb50b43c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,206</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,303</x:t>
-[...80 lines deleted...]
-          <x:t>13,204</x:t>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>12,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,113</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>13,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>