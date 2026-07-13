--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd56075f93645d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aebb5b5f0048e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5edd1fb50b43c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a81051d7344229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d0225561684bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5edd1fb50b43c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ddc77e15e742f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a81051d7344229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,082</x:t>
-[...26 lines deleted...]
-          <x:t>13,013</x:t>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,168</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,147</x:t>
-[...16 lines deleted...]
-          <x:t>13,153</x:t>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,098</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>13,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>