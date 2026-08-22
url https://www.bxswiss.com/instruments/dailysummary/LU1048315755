--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aebb5b5f0048e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b020ec6740946b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a81051d7344229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23877ce06ccb443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ddc77e15e742f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a81051d7344229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddde53a18f904115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23877ce06ccb443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 Year UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,170</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,148</x:t>
-[...21 lines deleted...]
-          <x:t>13,052</x:t>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>13,108</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,081</x:t>
-[...102 lines deleted...]
-          <x:t>13,147</x:t>
+          <x:t>13,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>13,163</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,142</x:t>
-[...43 lines deleted...]
-          <x:t>13,126</x:t>
+          <x:t>13,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,076</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>13,098</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>