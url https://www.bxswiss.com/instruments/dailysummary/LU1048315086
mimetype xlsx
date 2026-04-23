--- v5 (2026-03-27)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e88828a5254041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra153b41a11954bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f88393b85fb4838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e2edcd4f8f4e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2f09cfe5ed4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f88393b85fb4838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c0fa2bfc0b451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e2edcd4f8f4e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,900</x:t>
-[...178 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,926</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>15,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>