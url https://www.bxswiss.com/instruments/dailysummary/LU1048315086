--- v6 (2026-04-23)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra153b41a11954bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0533f151f24323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e2edcd4f8f4e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239ea234c2a74fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c0fa2bfc0b451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e2edcd4f8f4e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74460be99384c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239ea234c2a74fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,924</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,731</x:t>
-[...350 lines deleted...]
-          <x:t>15,010</x:t>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,984</x:t>
-[...90 lines deleted...]
-          <x:t>14,972</x:t>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>