--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0533f151f24323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eddd324e6a4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239ea234c2a74fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a875b4088bd4356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74460be99384c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239ea234c2a74fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13f590dfbbe446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a875b4088bd4356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,078</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>14,947</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>