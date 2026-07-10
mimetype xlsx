--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eddd324e6a4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bfaacee4e348df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a875b4088bd4356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2fd449e1ea45b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13f590dfbbe446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a875b4088bd4356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb896a878c14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2fd449e1ea45b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>15,025</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,133</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,088</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>