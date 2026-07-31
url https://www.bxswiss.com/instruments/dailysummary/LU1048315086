--- v9 (2026-07-10)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bfaacee4e348df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca107609c3a4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2fd449e1ea45b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248bb73cdb4a435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb896a878c14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2fd449e1ea45b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddb02297bda411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248bb73cdb4a435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,405</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>15,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,494</x:t>
-[...21 lines deleted...]
-          <x:t>15,507</x:t>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,470</x:t>
-[...328 lines deleted...]
-          <x:t>15,422</x:t>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>