--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca107609c3a4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d60ddb30e942f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248bb73cdb4a435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985e0b7b20424967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddb02297bda411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248bb73cdb4a435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae5394353a54b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985e0b7b20424967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,491</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,478</x:t>
-[...53 lines deleted...]
-          <x:t>15,454</x:t>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,516</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15,466</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,431</x:t>
-[...129 lines deleted...]
-          <x:t>15,663</x:t>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>15,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>