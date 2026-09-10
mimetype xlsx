--- v11 (2026-08-20)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d60ddb30e942f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab615cfac2b643da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985e0b7b20424967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1003345db4e4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae5394353a54b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985e0b7b20424967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1219a14bfc7649d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1003345db4e4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>15,431</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>15,684</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,565</x:t>
-[...281 lines deleted...]
-          <x:t>15,473</x:t>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,477</x:t>
-[...188 lines deleted...]
-          <x:t>15,355</x:t>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>