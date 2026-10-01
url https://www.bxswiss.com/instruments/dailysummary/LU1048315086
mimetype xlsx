--- v12 (2026-09-10)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab615cfac2b643da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455dacf5b9234809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1003345db4e4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f28d930b7fb462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1219a14bfc7649d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1003345db4e4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099d1ae8fbb64738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f28d930b7fb462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,473</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,477</x:t>
-[...11 lines deleted...]
-          <x:t>15,502</x:t>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,431</x:t>
-[...43 lines deleted...]
-          <x:t>15,585</x:t>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,471</x:t>
-[...517 lines deleted...]
-          <x:t>15,457</x:t>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>