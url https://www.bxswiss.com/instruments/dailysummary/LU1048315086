--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455dacf5b9234809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9883563d2fef46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f28d930b7fb462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091a14de01c74749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099d1ae8fbb64738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f28d930b7fb462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869b27f0c89d4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091a14de01c74749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US Liquid Corporates 1-5 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048315086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>15,435</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,393</x:t>
-[...97 lines deleted...]
-          <x:t>15,491</x:t>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,463</x:t>
-[...97 lines deleted...]
-          <x:t>15,632</x:t>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,655</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>15,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>