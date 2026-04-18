--- v6 (2026-03-29)
+++ v7 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed543e5800a4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5fe0606f5a49ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c6076338634048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce1ee16e014a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d8c9ad17d2467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c6076338634048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61b795e086f4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce1ee16e014a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,077</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,065</x:t>
-[...11 lines deleted...]
-          <x:t>12,062</x:t>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>11,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>