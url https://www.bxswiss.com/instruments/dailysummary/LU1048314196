--- v7 (2026-04-18)
+++ v8 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5fe0606f5a49ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210790201a4c469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce1ee16e014a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9c2f9d98d54134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61b795e086f4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce1ee16e014a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac9609aa1604697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9c2f9d98d54134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>11,944</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,899</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>12,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,893</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>12,026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,948</x:t>
-[...26 lines deleted...]
-          <x:t>11,965</x:t>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,024</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>12,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>