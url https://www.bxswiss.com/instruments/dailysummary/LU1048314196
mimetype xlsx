--- v8 (2026-05-09)
+++ v9 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210790201a4c469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe38a3b12094824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9c2f9d98d54134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d83dd9128d64bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac9609aa1604697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9c2f9d98d54134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676fb46b54ef44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d83dd9128d64bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,025</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,966</x:t>
-[...65 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,127</x:t>
-[...480 lines deleted...]
-          <x:t>12,036</x:t>
+          <x:t>12,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,045</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>12,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>