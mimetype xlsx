--- v9 (2026-05-29)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe38a3b12094824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf782424206a488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d83dd9128d64bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f904548a54642bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676fb46b54ef44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d83dd9128d64bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e629cb48344e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f904548a54642bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,052</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,085</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,064</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>12,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,003</x:t>
-[...409 lines deleted...]
-          <x:t>12,045</x:t>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>