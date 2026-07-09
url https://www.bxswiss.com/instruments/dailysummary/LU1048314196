--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf782424206a488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42f88d149bd40ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f904548a54642bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437c74ea08bc407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e629cb48344e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f904548a54642bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde70499532d943b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437c74ea08bc407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>12,050</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,034</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>12,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,057</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>12,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,119</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>