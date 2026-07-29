--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42f88d149bd40ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd09305bb1304ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437c74ea08bc407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5f605930b34eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde70499532d943b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437c74ea08bc407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b141f6e1a94e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5f605930b34eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>12,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,141</x:t>
-[...97 lines deleted...]
-          <x:t>12,140</x:t>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,173</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,206</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,160</x:t>
-[...70 lines deleted...]
-          <x:t>12,181</x:t>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,173</x:t>
-[...220 lines deleted...]
-          <x:t>12,164</x:t>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>