--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd09305bb1304ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e9e861924a4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5f605930b34eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab9a04943804ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b141f6e1a94e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5f605930b34eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a47c1a62c24551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab9a04943804ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>12,206</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,200</x:t>
-[...38 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>12,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>12,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>12,288</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>