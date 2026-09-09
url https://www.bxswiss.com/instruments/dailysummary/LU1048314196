--- v13 (2026-08-19)
+++ v14 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e9e861924a4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9b0b82ccd34fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab9a04943804ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65bca1d5e61f46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a47c1a62c24551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab9a04943804ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd7fcbef8e148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65bca1d5e61f46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,148</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,113</x:t>
-[...571 lines deleted...]
-          <x:t>12,198</x:t>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>