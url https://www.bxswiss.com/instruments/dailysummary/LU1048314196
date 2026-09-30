--- v14 (2026-09-09)
+++ v15 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9b0b82ccd34fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486b929e65034dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65bca1d5e61f46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50d669186c24166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd7fcbef8e148d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65bca1d5e61f46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe18b8deaefe4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50d669186c24166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,267</x:t>
-[...21 lines deleted...]
-          <x:t>12,212</x:t>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,200</x:t>
-[...38 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>12,086</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>12,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,112</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>12,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>