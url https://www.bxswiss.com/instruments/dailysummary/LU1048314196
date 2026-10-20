--- v15 (2026-09-30)
+++ v16 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486b929e65034dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc315a7706b42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50d669186c24166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6653723fc4d14185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe18b8deaefe4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50d669186c24166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc1d13e983e4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6653723fc4d14185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg Euro Area Liquid Corporates 1-5 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048314196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,147</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>12,131</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>12,094</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,069</x:t>
-[...80 lines deleted...]
-          <x:t>12,112</x:t>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>