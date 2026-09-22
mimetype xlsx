--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c12cbd8c37403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25714770ab743f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96688cbb1d6c4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ac7071d79a46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c0e0c1efbb4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96688cbb1d6c4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c19bd8ddb1459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ac7071d79a46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>24,478</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,880</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>