--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25714770ab743f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8480d909dd74861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ac7071d79a46cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7650550c87944b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c19bd8ddb1459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ac7071d79a46cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd00917fb21a480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7650550c87944b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>