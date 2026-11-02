--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8480d909dd74861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaace480be744196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7650550c87944b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08c05d4c23141ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd00917fb21a480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7650550c87944b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4103d13abd7f4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08c05d4c23141ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,972</x:t>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,648</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>