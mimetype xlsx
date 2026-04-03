--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a7f0af307742e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb4bf046d14900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3db2f050634268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c3996880cb4afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9e6e4b570c4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3db2f050634268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc0174dd6604ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c3996880cb4afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>