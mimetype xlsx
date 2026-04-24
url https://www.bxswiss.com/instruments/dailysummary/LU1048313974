--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb4bf046d14900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb537672dcfe41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c3996880cb4afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bd1262cb2a456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc0174dd6604ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c3996880cb4afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f855ac9133848dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bd1262cb2a456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>18,965</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,760</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>