--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb537672dcfe41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12aac6a0bc9547b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bd1262cb2a456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re696f325f7d24c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f855ac9133848dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bd1262cb2a456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b10344781354912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re696f325f7d24c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>