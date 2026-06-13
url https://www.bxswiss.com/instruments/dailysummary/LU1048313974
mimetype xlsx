--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12aac6a0bc9547b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b2261ffde54c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re696f325f7d24c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03006374a12b4028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b10344781354912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re696f325f7d24c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1e8ef50cc84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03006374a12b4028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>23,387</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,109</x:t>
-[...107 lines deleted...]
-          <x:t>23,370</x:t>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>