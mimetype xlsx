--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b2261ffde54c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097bac6129414ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03006374a12b4028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722c0c9a3bfd4643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1e8ef50cc84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03006374a12b4028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0793fb34bc014f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722c0c9a3bfd4643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>24,296</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,718</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>24,756</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>