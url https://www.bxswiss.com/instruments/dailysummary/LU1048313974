--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097bac6129414ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39402c05454e4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722c0c9a3bfd4643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9821ba4e0b40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0793fb34bc014f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722c0c9a3bfd4643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20290be6b1974b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9821ba4e0b40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>24,773</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>24,452</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>