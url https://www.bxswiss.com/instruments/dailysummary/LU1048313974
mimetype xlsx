--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39402c05454e4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ff83a8b93e4160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9821ba4e0b40ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98fb07969a54127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20290be6b1974b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9821ba4e0b40ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717b679f2a5a4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98fb07969a54127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>24,133</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>24,967</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,452</x:t>
-[...119 lines deleted...]
-          <x:t>24,363</x:t>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,683</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>24,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>