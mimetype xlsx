--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ff83a8b93e4160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c12cbd8c37403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98fb07969a54127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96688cbb1d6c4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717b679f2a5a4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98fb07969a54127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c0e0c1efbb4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96688cbb1d6c4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets SRI UCITS ETF A Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,626</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>24,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,766</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>