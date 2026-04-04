--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8826a7520004376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a68275a40a4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bb854989f3472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f41749d76484b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70a1f34d59548bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bb854989f3472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd2ac2dfc8a4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f41749d76484b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,406</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,314</x:t>
-[...561 lines deleted...]
-          <x:t>14,437</x:t>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>14,541</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>