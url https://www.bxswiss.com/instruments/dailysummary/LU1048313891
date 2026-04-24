--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a68275a40a4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071b665951ee4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f41749d76484b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e484de859f4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd2ac2dfc8a4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f41749d76484b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2aebd1c009454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e484de859f4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>14,437</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>