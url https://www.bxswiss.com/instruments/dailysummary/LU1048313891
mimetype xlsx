--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071b665951ee4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313bedbd63e6478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e484de859f4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2dbbbf5ce3045b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2aebd1c009454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e484de859f4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fc5edff9884a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2dbbbf5ce3045b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>