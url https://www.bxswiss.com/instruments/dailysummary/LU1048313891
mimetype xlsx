--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313bedbd63e6478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0985b540544c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2dbbbf5ce3045b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f24b60dd8844f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fc5edff9884a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2dbbbf5ce3045b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3792e0d8731b4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f24b60dd8844f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>