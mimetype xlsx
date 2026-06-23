--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0985b540544c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ab287da6154a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f24b60dd8844f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d86e6f13da4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3792e0d8731b4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f24b60dd8844f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84dbeac46d74d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d86e6f13da4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>