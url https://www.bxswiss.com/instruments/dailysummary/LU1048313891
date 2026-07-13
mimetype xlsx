--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ab287da6154a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34a996a78af4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d86e6f13da4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b24843bea14f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84dbeac46d74d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d86e6f13da4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0410e9e8c6504bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b24843bea14f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,980</x:t>
-[...495 lines deleted...]
-          <x:t>20,115</x:t>
+          <x:t>18,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>