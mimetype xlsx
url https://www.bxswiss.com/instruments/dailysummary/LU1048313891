--- v9 (2026-07-13)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34a996a78af4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63e82f9fcf44839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b24843bea14f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97fc68a69c434c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0410e9e8c6504bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b24843bea14f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7521282e780453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97fc68a69c434c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...441 lines deleted...]
-          <x:t>19,129</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,108</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>18,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,639</x:t>
-[...21 lines deleted...]
-          <x:t>18,462</x:t>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>18,909</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>