--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63e82f9fcf44839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6df59efbfb4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97fc68a69c434c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddb67330c6347ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7521282e780453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97fc68a69c434c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6035bad6ba440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddb67330c6347ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>19,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,980</x:t>
-[...139 lines deleted...]
-          <x:t>18,597</x:t>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>