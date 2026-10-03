--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6df59efbfb4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc533d1c636b24da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddb67330c6347ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b0b2ad768a4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6035bad6ba440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddb67330c6347ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b0a7da3be04d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b0b2ad768a4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>18,940</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,144</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...440 lines deleted...]
-          <x:t>19,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,593</x:t>
-[...21 lines deleted...]
-          <x:t>19,618</x:t>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>19,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>