--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc533d1c636b24da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4376413ccb724285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b0b2ad768a4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c49c35c76d84064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b0a7da3be04d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b0b2ad768a4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b040ad2c404e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c49c35c76d84064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1048313891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>19,730</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,593</x:t>
-[...21 lines deleted...]
-          <x:t>19,618</x:t>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>19,422</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>19,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>