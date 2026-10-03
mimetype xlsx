--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ad07a209bb4b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113c3270af144808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6fa731ea4440e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f7f5cff2cf4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc375e2d634fd4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6fa731ea4440e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1cc228aae34810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f7f5cff2cf4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>43,526</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,972</x:t>
-[...65 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>43,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>43,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>