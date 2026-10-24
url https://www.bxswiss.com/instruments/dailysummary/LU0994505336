--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113c3270af144808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82477bb07a0447c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f7f5cff2cf4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5316d99014644f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1cc228aae34810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f7f5cff2cf4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd25081c92b454674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5316d99014644f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>