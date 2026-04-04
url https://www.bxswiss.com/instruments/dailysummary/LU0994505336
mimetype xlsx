--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa1a34c79324772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553a5d2c5d874fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4465db4a0fdf4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995200c300bc47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d61c91e095497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4465db4a0fdf4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bfc895eb13e4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995200c300bc47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>