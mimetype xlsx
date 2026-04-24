--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553a5d2c5d874fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8021bbf371c043e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995200c300bc47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441bdb391ba44e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bfc895eb13e4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995200c300bc47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re338d1806c7a488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441bdb391ba44e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>34,101</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,376</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>