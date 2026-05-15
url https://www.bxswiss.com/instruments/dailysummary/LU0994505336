--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8021bbf371c043e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645734fc26f7489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441bdb391ba44e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78749bb614724656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re338d1806c7a488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441bdb391ba44e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3263b5b13891489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78749bb614724656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>38,516</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,143</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>38,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,456</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>38,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,815</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>