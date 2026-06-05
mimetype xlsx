--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645734fc26f7489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a962cdb35840d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78749bb614724656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddca95e536b54a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3263b5b13891489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78749bb614724656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a95ffcfe9c49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddca95e536b54a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>38,475</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,854</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>37,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>