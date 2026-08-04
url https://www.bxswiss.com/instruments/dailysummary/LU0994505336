--- v9 (2026-06-05)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a962cdb35840d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5400ae6b196a4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddca95e536b54a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb539ee1cd2ce4d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a95ffcfe9c49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddca95e536b54a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3422ae993b94a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb539ee1cd2ce4d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>38,854</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>