--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5400ae6b196a4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db65800248e4c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb539ee1cd2ce4d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde26dcb13c4431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3422ae993b94a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb539ee1cd2ce4d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a001c116fe4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde26dcb13c4431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,268</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>41,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,252</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>