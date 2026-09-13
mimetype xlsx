--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db65800248e4c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ad07a209bb4b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde26dcb13c4431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6fa731ea4440e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a001c116fe4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde26dcb13c4431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc375e2d634fd4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6fa731ea4440e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0994505336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>