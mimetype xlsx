--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02499b08179c49b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9316478d86234ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6157792aba4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9864b6229146af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cae7c47218648a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6157792aba4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9eff18f6c934649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9864b6229146af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>