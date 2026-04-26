--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9316478d86234ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567480e444f24549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9864b6229146af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re939ca6eba504015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9eff18f6c934649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9864b6229146af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R457f0205ca514e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re939ca6eba504015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>24,620</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,215</x:t>
-[...463 lines deleted...]
-          <x:t>24,269</x:t>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>