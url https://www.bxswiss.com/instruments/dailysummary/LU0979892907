--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567480e444f24549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890f7dc60744428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re939ca6eba504015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra952db80d1994f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R457f0205ca514e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re939ca6eba504015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9171400d59476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra952db80d1994f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,665</x:t>
-[...232 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,895</x:t>
-[...63 lines deleted...]
-          <x:t>24,832</x:t>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>