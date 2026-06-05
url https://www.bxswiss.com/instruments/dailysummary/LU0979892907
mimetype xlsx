--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890f7dc60744428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe23d0c05d5d4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra952db80d1994f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208274037f894ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9171400d59476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra952db80d1994f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a4e3860a02459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208274037f894ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>24,653</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,895</x:t>
-[...156 lines deleted...]
-          <x:t>24,466</x:t>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>25,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,244</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>24,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>