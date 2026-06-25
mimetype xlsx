--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe23d0c05d5d4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bea7ac1eb141ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208274037f894ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e342b0fc25144c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a4e3860a02459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208274037f894ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403210d946794733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e342b0fc25144c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>25,140</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>25,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,990</x:t>
-[...4 lines deleted...]
-          <x:t>25,244</x:t>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>