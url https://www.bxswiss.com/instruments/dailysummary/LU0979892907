--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bea7ac1eb141ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c123b0af9743d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e342b0fc25144c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5d03fa47f843ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403210d946794733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e342b0fc25144c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb213633c59f9494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5d03fa47f843ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>