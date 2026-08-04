--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c123b0af9743d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbe41f8cd8a4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5d03fa47f843ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983f182a0a684352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb213633c59f9494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5d03fa47f843ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2e0ff6690d4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983f182a0a684352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>26,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>26,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>