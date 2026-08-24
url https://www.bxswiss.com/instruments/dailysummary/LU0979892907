--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbe41f8cd8a4da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9477fbc0430d46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983f182a0a684352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0c35362728431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2e0ff6690d4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983f182a0a684352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93830463600b4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0c35362728431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,946</x:t>
-[...468 lines deleted...]
-          <x:t>27,072</x:t>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>