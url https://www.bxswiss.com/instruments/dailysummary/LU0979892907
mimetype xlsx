--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9477fbc0430d46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72dd6b37a294195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0c35362728431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e2f4102686461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93830463600b4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0c35362728431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f6ba37d7144f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e2f4102686461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>