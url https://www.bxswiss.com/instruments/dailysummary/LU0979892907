--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72dd6b37a294195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d27c1daefda4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e2f4102686461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9aa2867bc984771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f6ba37d7144f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e2f4102686461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0906246b362c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9aa2867bc984771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>26,880</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,964</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>26,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,733</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>