--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d27c1daefda4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce0e715bd8f44de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9aa2867bc984771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb957da0be1ba44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0906246b362c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9aa2867bc984771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df9e7ff618f4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb957da0be1ba44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0979892907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,343</x:t>
-[...21 lines deleted...]
-          <x:t>26,035</x:t>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,048</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>