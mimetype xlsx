--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760a9298be5f4414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87f56a01d8e42f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9a86557a9a4a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d239dffa1a40e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea9893ec1c9427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9a86557a9a4a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb5473f05194343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d239dffa1a40e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>