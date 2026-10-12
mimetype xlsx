--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87f56a01d8e42f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red83c8daef1c45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d239dffa1a40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbb1e41fae44480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb5473f05194343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d239dffa1a40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ca2cca38464487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbb1e41fae44480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,487</x:t>
-[...26 lines deleted...]
-          <x:t>33,176</x:t>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,741</x:t>
-[...33 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,897</x:t>
-[...171 lines deleted...]
-          <x:t>33,175</x:t>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>