--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red83c8daef1c45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90560f2fba004131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbb1e41fae44480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb39aeabdae4b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ca2cca38464487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbb1e41fae44480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037c7600776e4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb39aeabdae4b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,897</x:t>
-[...215 lines deleted...]
-          <x:t>33,398</x:t>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>32,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>