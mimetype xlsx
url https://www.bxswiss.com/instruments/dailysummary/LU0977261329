--- v6 (2026-03-24)
+++ v7 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab5c79b269d429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de906099e3f4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16025e7e6634871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d933601571d462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ef61c1b4094211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16025e7e6634871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330d03a419984d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d933601571d462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>