--- v7 (2026-04-13)
+++ v8 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de906099e3f4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5b274a4fbe43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d933601571d462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f33f96460b443d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330d03a419984d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d933601571d462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5e2a8d3dda48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f33f96460b443d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>