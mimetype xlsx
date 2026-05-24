--- v8 (2026-05-04)
+++ v9 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5b274a4fbe43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab874c347924e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f33f96460b443d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f524fc4bd942cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5e2a8d3dda48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f33f96460b443d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b080e73c28645b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f524fc4bd942cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,365</x:t>
-[...43 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>30,719</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>31,033</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>