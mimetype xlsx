--- v9 (2026-05-24)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab874c347924e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0fc2e9805e4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f524fc4bd942cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95e6ed5d08143d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b080e73c28645b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f524fc4bd942cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215dd0e70f89425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95e6ed5d08143d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>30,719</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,645</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>