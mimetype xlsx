--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0fc2e9805e4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6db1837b8f4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95e6ed5d08143d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7351dfc4ef96490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215dd0e70f89425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95e6ed5d08143d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33794fb85ca0455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7351dfc4ef96490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>32,478</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>