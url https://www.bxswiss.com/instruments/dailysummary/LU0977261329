--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6db1837b8f4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e655359f584f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7351dfc4ef96490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72119313f7964d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33794fb85ca0455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7351dfc4ef96490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4560bb7cc8414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72119313f7964d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>33,544</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,862</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>33,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>