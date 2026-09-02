--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e655359f584f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760a9298be5f4414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72119313f7964d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9a86557a9a4a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4560bb7cc8414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72119313f7964d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea9893ec1c9427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9a86557a9a4a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -  MSCI Switzerland 20/35 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0977261329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>33,774</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,610</x:t>
-[...200 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,146</x:t>
-[...306 lines deleted...]
-          <x:t>34,547</x:t>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>