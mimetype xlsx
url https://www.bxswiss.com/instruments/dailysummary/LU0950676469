--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra657fa7bdc7947df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66bd14056c14cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb200bb6569ae442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38428f5de734744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d6357f8ef240e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb200bb6569ae442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f510644ada40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38428f5de734744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,763</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>9,793</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>9,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>