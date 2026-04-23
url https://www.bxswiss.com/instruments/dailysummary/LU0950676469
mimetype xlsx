--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66bd14056c14cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4624dfeb1c74b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38428f5de734744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d97e902c99b4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f510644ada40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38428f5de734744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2bf613a1a04484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d97e902c99b4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,623</x:t>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>9,861</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>