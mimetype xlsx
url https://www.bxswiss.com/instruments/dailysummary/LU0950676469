--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4624dfeb1c74b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272cee5fa2474196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d97e902c99b4483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f99a8187aa4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2bf613a1a04484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d97e902c99b4483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d5924716ba4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f99a8187aa4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,687</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,743</x:t>
-[...4 lines deleted...]
-          <x:t>9,675</x:t>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,730</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,703</x:t>
-[...26 lines deleted...]
-          <x:t>9,724</x:t>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,836</x:t>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,803</x:t>
-[...75 lines deleted...]
-          <x:t>9,741</x:t>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,771</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>9,698</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,665</x:t>
-[...161 lines deleted...]
-          <x:t>9,694</x:t>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>