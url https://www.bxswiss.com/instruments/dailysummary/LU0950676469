--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272cee5fa2474196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac4107a23574b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f99a8187aa4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6e7021446b4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d5924716ba4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f99a8187aa4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7a471c976b44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6e7021446b4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>9,714</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,693</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>9,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>