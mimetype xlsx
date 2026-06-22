--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac4107a23574b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530763b9c3a84ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6e7021446b4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f4dcaee1c04fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7a471c976b44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6e7021446b4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f15248d89c54c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f4dcaee1c04fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,656</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>9,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,672</x:t>
-[...85 lines deleted...]
-          <x:t>9,693</x:t>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>