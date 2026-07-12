--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530763b9c3a84ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a93b40c8b9b4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f4dcaee1c04fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc6a997e00a49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f15248d89c54c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f4dcaee1c04fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce9fc22c5414e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc6a997e00a49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>9,780</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,820</x:t>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,810</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>9,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,850</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>