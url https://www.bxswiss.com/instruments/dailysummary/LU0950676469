--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a93b40c8b9b4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb955a0da1848d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc6a997e00a49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c5f5cfaf7d4c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce9fc22c5414e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc6a997e00a49bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8438dc8720724d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c5f5cfaf7d4c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,965</x:t>
-[...31 lines deleted...]
-          <x:t>9,944</x:t>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>9,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,956</x:t>
-[...48 lines deleted...]
-          <x:t>10,064</x:t>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,018</x:t>
-[...178 lines deleted...]
-          <x:t>9,996</x:t>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,971</x:t>
-[...102 lines deleted...]
-          <x:t>9,946</x:t>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>