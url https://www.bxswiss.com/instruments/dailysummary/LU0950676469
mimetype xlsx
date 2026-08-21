--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb955a0da1848d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031c907350e84be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c5f5cfaf7d4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402fe106b9b846a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8438dc8720724d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c5f5cfaf7d4c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57167aa3cb7e4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402fe106b9b846a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,047</x:t>
-[...58 lines deleted...]
-          <x:t>9,907</x:t>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>9,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>