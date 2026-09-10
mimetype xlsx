--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031c907350e84be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e9b60484d74edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402fe106b9b846a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a806fc8ad114b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57167aa3cb7e4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402fe106b9b846a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a5b35abd4c4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a806fc8ad114b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,000</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,032</x:t>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,015</x:t>
-[...183 lines deleted...]
-          <x:t>9,919</x:t>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>9,901</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>