--- v14 (2026-09-10)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e9b60484d74edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bb1622f2924ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a806fc8ad114b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97320525b61480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a5b35abd4c4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a806fc8ad114b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979762ae97084eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97320525b61480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,020</x:t>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,990</x:t>
-[...6 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,999</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,992</x:t>
+          <x:t>9,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,028</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,007</x:t>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,036</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>9,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,017</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>9,958</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>