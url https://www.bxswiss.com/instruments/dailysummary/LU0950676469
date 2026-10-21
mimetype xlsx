--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bb1622f2924ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915921f8dc404ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97320525b61480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59011c8dead343bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979762ae97084eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97320525b61480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7a43c827ec4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59011c8dead343bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950676469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>