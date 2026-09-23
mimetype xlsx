--- v11 (2026-09-03)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865cc9d615144cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb50198048e6478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d46412bf814ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ff22e945774d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48848f5d07b84adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d46412bf814ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabafdf9cdb9436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ff22e945774d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,860</x:t>
-[...328 lines deleted...]
-          <x:t>32,808</x:t>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>32,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>