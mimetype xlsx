--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb50198048e6478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b55778a13c45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ff22e945774d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92053eb85dad4a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabafdf9cdb9436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ff22e945774d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0742b140ae3402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92053eb85dad4a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>32,653</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>32,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,274</x:t>
-[...134 lines deleted...]
-          <x:t>32,814</x:t>
+          <x:t>31,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>