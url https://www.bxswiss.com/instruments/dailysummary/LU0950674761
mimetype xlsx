--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b55778a13c45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9009b013e34f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92053eb85dad4a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb057ef5884b340b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0742b140ae3402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92053eb85dad4a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a2dc676e6e407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb057ef5884b340b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>32,393</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,274</x:t>
-[...330 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>31,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,338</x:t>
-[...198 lines deleted...]
-          <x:t>31,719</x:t>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>