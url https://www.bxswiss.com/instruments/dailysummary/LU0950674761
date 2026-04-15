--- v3 (2026-03-25)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4257154947b64138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc8f6e1bb4a41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bee47a0ac6348ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4ddd41b21b48e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8871033b9ac34540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bee47a0ac6348ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1181b58d879e46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4ddd41b21b48e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>30,259</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,976</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>27,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>