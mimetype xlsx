--- v4 (2026-04-15)
+++ v5 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc8f6e1bb4a41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8076d503e24aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4ddd41b21b48e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5940fe96ba4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1181b58d879e46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4ddd41b21b48e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d48cb3933bd41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5940fe96ba4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>