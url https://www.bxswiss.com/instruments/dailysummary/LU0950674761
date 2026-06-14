--- v5 (2026-05-05)
+++ v6 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8076d503e24aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f413ed7cc64df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5940fe96ba4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d4ee33d418420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d48cb3933bd41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5940fe96ba4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99e089c35844ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d4ee33d418420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>29,475</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,258</x:t>
-[...463 lines deleted...]
-          <x:t>29,407</x:t>
+          <x:t>30,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>