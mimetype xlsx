--- v6 (2026-06-14)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f413ed7cc64df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2042bdb50bd74a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d4ee33d418420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d316dfb47749e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99e089c35844ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d4ee33d418420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re500343f81b34262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d316dfb47749e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>31,395</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,301</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>32,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,649</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>