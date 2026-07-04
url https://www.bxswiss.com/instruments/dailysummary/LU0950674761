--- v7 (2026-07-04)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2042bdb50bd74a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2bc397059e48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d316dfb47749e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb6b2d55b8e4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re500343f81b34262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d316dfb47749e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ec301ed9f14b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb6b2d55b8e4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>