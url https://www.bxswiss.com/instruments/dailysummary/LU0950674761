--- v8 (2026-07-04)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2bc397059e48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1628b3d7770d427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb6b2d55b8e4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531a98f4a6894230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ec301ed9f14b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb6b2d55b8e4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb083ae3632e748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531a98f4a6894230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>31,863</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,122</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>32,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>32,727</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,648</x:t>
-[...168 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,418</x:t>
-[...117 lines deleted...]
-          <x:t>32,667</x:t>
+          <x:t>32,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>