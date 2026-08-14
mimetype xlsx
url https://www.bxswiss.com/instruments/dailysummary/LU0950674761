--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1628b3d7770d427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3808d21f7d6947be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531a98f4a6894230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a05d8f962943f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb083ae3632e748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531a98f4a6894230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea0fb834d134ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a05d8f962943f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,418</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>32,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>