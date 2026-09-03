--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3808d21f7d6947be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865cc9d615144cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a05d8f962943f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d46412bf814ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea0fb834d134ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a05d8f962943f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48848f5d07b84adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d46412bf814ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>