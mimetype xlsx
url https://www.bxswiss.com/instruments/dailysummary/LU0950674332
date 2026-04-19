--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7217291fbb754fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77587476bf4340d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282b3d40f2e14274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbf7a56740b453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96714b052395498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282b3d40f2e14274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cde4f6b01ed4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbf7a56740b453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>