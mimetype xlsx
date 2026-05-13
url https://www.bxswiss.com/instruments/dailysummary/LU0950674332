--- v6 (2026-04-19)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77587476bf4340d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6210066350c64be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbf7a56740b453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8518136a248b405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cde4f6b01ed4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbf7a56740b453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899da3e15dd049bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8518136a248b405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>