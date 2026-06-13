--- v7 (2026-05-13)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6210066350c64be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec30bf21b0435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8518136a248b405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b53c897e23e41d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899da3e15dd049bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8518136a248b405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c93034fc0f74d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b53c897e23e41d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>30,711</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>31,051</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>