--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec30bf21b0435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e56e17967fc4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b53c897e23e41d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0297ee4ceda497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c93034fc0f74d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b53c897e23e41d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11600577f8ca4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0297ee4ceda497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>32,896</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>