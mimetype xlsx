--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e56e17967fc4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509f1a7b2677419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0297ee4ceda497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bec20e447474dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11600577f8ca4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0297ee4ceda497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3456d478ef64a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bec20e447474dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,033</x:t>
-[...16 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,383</x:t>
-[...576 lines deleted...]
-          <x:t>33,634</x:t>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>