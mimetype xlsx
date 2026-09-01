--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509f1a7b2677419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18c0677f31d434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bec20e447474dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435e60d6d34a4ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3456d478ef64a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bec20e447474dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7cb03e7351948bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435e60d6d34a4ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>