--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18c0677f31d434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17eb4ab325040ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435e60d6d34a4ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13560876c214b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7cb03e7351948bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435e60d6d34a4ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd7a95d096a4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13560876c214b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>34,797</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,723</x:t>
-[...168 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,176</x:t>
-[...198 lines deleted...]
-          <x:t>34,602</x:t>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>