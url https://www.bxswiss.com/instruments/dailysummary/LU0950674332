--- v12 (2026-09-21)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17eb4ab325040ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba1b75c959e4f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13560876c214b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a991a5e947b453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd7a95d096a4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13560876c214b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1877576363543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a991a5e947b453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,176</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>34,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,003</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>