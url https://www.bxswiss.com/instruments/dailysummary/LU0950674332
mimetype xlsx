--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba1b75c959e4f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97383a802c204738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a991a5e947b453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f25e8b205b4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1877576363543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a991a5e947b453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562ee8d24e6048c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f25e8b205b4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>35,614</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>09.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,927</x:t>
-[...9 lines deleted...]
-          <x:t>35,778</x:t>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>