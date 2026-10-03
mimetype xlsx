--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012a30ded8cf4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d70d31734e4de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882b875b579d4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d0c26e4f3444a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7d06338b5f4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882b875b579d4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4a8eb4774148b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d0c26e4f3444a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>16,095</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,156</x:t>
-[...48 lines deleted...]
-          <x:t>15,176</x:t>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,056</x:t>
-[...43 lines deleted...]
-          <x:t>15,317</x:t>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,312</x:t>
-[...139 lines deleted...]
-          <x:t>15,555</x:t>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>