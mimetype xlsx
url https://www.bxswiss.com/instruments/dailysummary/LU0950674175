--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d70d31734e4de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98992345497459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d0c26e4f3444a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f061d72aca43a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4a8eb4774148b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d0c26e4f3444a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc7f69334f5422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f061d72aca43a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>15,317</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>15,312</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>15,182</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...316 lines deleted...]
-          <x:t>15,705</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>