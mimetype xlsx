--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22990526ee3044a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cd0ef33e72413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744d53242d26414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc98013ac394e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6eeefd2a13543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744d53242d26414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4d1b4051e44d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc98013ac394e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,061</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,982</x:t>
-[...357 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,471</x:t>
-[...16 lines deleted...]
-          <x:t>12,751</x:t>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,298</x:t>
-[...139 lines deleted...]
-          <x:t>12,538</x:t>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>