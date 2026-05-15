--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cd0ef33e72413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref210af669fb4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc98013ac394e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d7b6713dd04061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4d1b4051e44d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc98013ac394e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7bff71d91e4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d7b6713dd04061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,550</x:t>
-[...198 lines deleted...]
-          <x:t>12,567</x:t>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>