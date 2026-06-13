--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref210af669fb4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0b4921ebc64008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d7b6713dd04061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb6982627ce4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7bff71d91e4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d7b6713dd04061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d3b80bc4154360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb6982627ce4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,682</x:t>
-[...43 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>14,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,784</x:t>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,702</x:t>
-[...6 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>14,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,780</x:t>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,755</x:t>
-[...53 lines deleted...]
-          <x:t>14,667</x:t>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>