--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0b4921ebc64008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b743a79aa74c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb6982627ce4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074b721bb469490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d3b80bc4154360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb6982627ce4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eda9da2f23d46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074b721bb469490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>15,118</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>