--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b743a79aa74c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87cb1b827a14c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074b721bb469490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca1045b03e14bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eda9da2f23d46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074b721bb469490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd048698703f84a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca1045b03e14bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,505</x:t>
-[...232 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,966</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>14,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,938</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>