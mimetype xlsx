--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87cb1b827a14c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c64b0fcc8f94678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca1045b03e14bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6168ec4c03ca41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd048698703f84a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca1045b03e14bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4718bade4f444396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6168ec4c03ca41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>15,625</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,784</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>14,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>14,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>