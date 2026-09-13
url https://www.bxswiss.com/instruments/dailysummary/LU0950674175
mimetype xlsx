--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c64b0fcc8f94678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012a30ded8cf4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6168ec4c03ca41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882b875b579d4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4718bade4f444396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6168ec4c03ca41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7d06338b5f4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882b875b579d4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950674175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>14,768</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,629</x:t>
-[...26 lines deleted...]
-          <x:t>14,895</x:t>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>16,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,156</x:t>
-[...38 lines deleted...]
-          <x:t>15,265</x:t>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,176</x:t>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>15,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>