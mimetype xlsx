--- v5 (2026-02-26)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483e6559190846ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe0c131e7b643a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec26681698614b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c452f5fa5284c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59f0a7052194ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec26681698614b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f45b3d848e4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c452f5fa5284c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...68 lines deleted...]
-          <x:t>21,816</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>21,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,367</x:t>
-[...183 lines deleted...]
-          <x:t>22,042</x:t>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,032</x:t>
-[...254 lines deleted...]
-          <x:t>22,294</x:t>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,319</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>22,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>