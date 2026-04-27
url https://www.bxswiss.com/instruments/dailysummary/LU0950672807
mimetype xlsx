--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe0c131e7b643a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afe78a56b524f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c452f5fa5284c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999e3d801e21434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f45b3d848e4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c452f5fa5284c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c0e136c5ad488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999e3d801e21434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>22,163</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,033</x:t>
-[...382 lines deleted...]
-          <x:t>22,319</x:t>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>