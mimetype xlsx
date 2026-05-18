--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afe78a56b524f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939f782072da44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999e3d801e21434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97400f6799b64dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c0e136c5ad488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999e3d801e21434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfc74a2d862439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97400f6799b64dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>22,780</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,992</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>22,752</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>22,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>