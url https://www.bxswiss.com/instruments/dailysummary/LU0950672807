--- v8 (2026-05-18)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939f782072da44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c7b690de104dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97400f6799b64dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b20506138b4dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfc74a2d862439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97400f6799b64dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3ee52bf35944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b20506138b4dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>23,154</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,034</x:t>
-[...11 lines deleted...]
-          <x:t>23,069</x:t>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,904</x:t>
-[...53 lines deleted...]
-          <x:t>22,807</x:t>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>22,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,740</x:t>
-[...139 lines deleted...]
-          <x:t>22,838</x:t>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>