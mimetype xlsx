--- v9 (2026-06-13)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c7b690de104dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223f38e2b5464fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b20506138b4dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ed533bf8c14d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3ee52bf35944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b20506138b4dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520476c9f2134f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ed533bf8c14d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>23,724</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,564</x:t>
-[...38 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,767</x:t>
-[...144 lines deleted...]
-          <x:t>23,793</x:t>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>