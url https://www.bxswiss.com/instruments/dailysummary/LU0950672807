--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223f38e2b5464fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178111ba214d4483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ed533bf8c14d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69c3b1df3234601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520476c9f2134f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ed533bf8c14d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ecda7cf8704350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69c3b1df3234601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>