--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178111ba214d4483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd819663c99564ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69c3b1df3234601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80173c23bb004102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ecda7cf8704350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69c3b1df3234601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4eb4d501a9c422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80173c23bb004102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,332</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,302</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>24,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,527</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>