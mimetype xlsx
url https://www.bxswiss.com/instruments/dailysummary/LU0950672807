--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd819663c99564ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f4fcd2113f4a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80173c23bb004102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be334e877e2431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4eb4d501a9c422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80173c23bb004102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e8de0db52243c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be334e877e2431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,784</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,756</x:t>
-[...11 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>25,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,057</x:t>
-[...350 lines deleted...]
-          <x:t>25,535</x:t>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>