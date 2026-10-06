--- v13 (2026-09-16)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f4fcd2113f4a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2527c132e7124d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be334e877e2431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f4a4ecdc4e4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e8de0db52243c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be334e877e2431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e010b85b794e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f4a4ecdc4e4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,483</x:t>
-[...80 lines deleted...]
-          <x:t>25,630</x:t>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,622</x:t>
-[...183 lines deleted...]
-          <x:t>25,011</x:t>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>25,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>