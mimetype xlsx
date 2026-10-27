--- v14 (2026-10-06)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2527c132e7124d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c54e3c536e4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f4a4ecdc4e4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19aae53228894674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e010b85b794e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f4a4ecdc4e4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3782b0d50e448aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19aae53228894674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS -MSCI Canada UCITS ETF (CAD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950672807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>24,959</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,831</x:t>
-[...48 lines deleted...]
-          <x:t>25,099</x:t>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>25,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,913</x:t>
-[...80 lines deleted...]
-          <x:t>24,810</x:t>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>